--- v1 (2026-02-03)
+++ v2 (2026-05-19)
@@ -1371,50 +1371,53 @@
   <si>
     <t>https://anqip.pt/images/stories/ETA_0806_v.4_novo.1.pdf</t>
   </si>
   <si>
     <t>ETA 0808 - Specifications for assigning ANQIP water efficiency labels to taps and flow meters (p. 3)</t>
   </si>
   <si>
     <t>This policy applies to washbasin taps, kitchen taps, and urinal flowmeters.</t>
   </si>
   <si>
     <t>Urinals, Taps or Faucets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/eta-0808-specifications-assigning-anqip-water-efficiency-labels-taps-and-flow-meters-p-3</t>
   </si>
   <si>
     <t>https://anqip.pt/images/stories/ETA_0808_v.3_novo.1.pdf</t>
   </si>
   <si>
     <t>GB 12021.4-2013 The maximum allowable values of the energy water consumption and grades for household electric washing machines</t>
   </si>
   <si>
     <t>Applies to household electric washing machines with washing capacity no larger than 13kg. Does NOT apply to washing machines with rated wash capacity below 1.0kg or single tub washing machines without centrifugal drying functions; Does NOT apply to agitator-type washing machines. For washing and drying machines; only washing functions will be assessed.</t>
   </si>
   <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-120214-2013-maximum-allowable-values-energy-water-consumption-and-grades-household</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6BED3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 19577-2024 Energy efficiency limit values ​​and energy efficiency grades for heat pumps and chillers</t>
   </si>
   <si>
     <t>This policy energy efficiency limit values ​​and energy efficiency grades for heat pumps and chillers. It applies to the following products: water chilling (heat pump) packages using vapor compression, low ambient temperature air source heat pump (water chilling) packages, water-source (ground-source) heat pumps, lithium bromide absorption water chillers (heaters), water-source high-temperature heat pumps using the vapor compression cycle, indirect evaporative cooling water chillers, and integrated water chilling (heat pump) packages. It enters into force on 1 February 2025 and replaces the following standards: GB 19577-2015, GB 29540-2013, GB 30721-2014, and GB 37480-2019.</t>
   </si>
   <si>
     <t>Heat Pumps, Water</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>GB/T 10870
 ,   
                     GB/T 18362
 ,   
                     GB/T 18430.1
 ,   
                     GB/T 18430.2
@@ -1485,53 +1488,50 @@
     <t>GB/T 33733</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-25501-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA94003A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 25502-2017 Minimum allowable values of water efficiency and water efficiency grades for water closets</t>
   </si>
   <si>
     <t>This standard specifies the minimum allowable values of water efficiency, evaluating values of water conservation, water efficiency grade, and test methods for water closets. This standard is applicable to evaluation for water efficiency of various water closets installed in cold water pipeline in building facilities and used when water supply pressure is less than 0.6MPa.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-25502-2017-minimum-allowable-values-water-efficiency-and-water-efficiency-grades-water</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D81450D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 26969-2011 Minimum allowable values of energy efficiency and energy efficiency grades for domestic solar water heating systems</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, Revised, To Be Superseded</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>GB 3100; GB/T 12936; GB/T 18708; GB/T 19141; GB/T 26970; GB/T26971; ISO 9488:1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-26969-2011-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FB07D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 26969-2025 Minimum allowable values of energy efficiency and energy efficiency grades for domestic solar water heating systems</t>
   </si>
   <si>
     <t>This standard revises minimum energy performance standards (MEPS) and energy efficiency grades for domestic solar water heating systems with the volume of storage water tank not exceeding 0.6 cubic meter. It replaces GB 26969-2011, and will be effective starting 2026 August.</t>
   </si>
   <si>
     <t>GB/T 18708
 ,   
                     GB/T 19741</t>
   </si>
   <si>
@@ -7288,349 +7288,349 @@
       </c>
       <c r="P70" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>443</v>
       </c>
       <c r="B71" t="s">
         <v>444</v>
       </c>
       <c r="C71" t="s">
         <v>91</v>
       </c>
       <c r="D71" t="s">
         <v>112</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
         <v>21</v>
       </c>
       <c r="G71" t="s">
-        <v>22</v>
+        <v>445</v>
       </c>
       <c r="H71">
         <v>1989</v>
       </c>
       <c r="I71">
         <v>2013</v>
       </c>
       <c r="J71" t="s">
         <v>193</v>
       </c>
       <c r="K71" t="s">
         <v>34</v>
       </c>
       <c r="L71" t="s">
         <v>113</v>
       </c>
       <c r="M71" t="s">
         <v>95</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="P71" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B72" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C72" t="s">
         <v>91</v>
       </c>
       <c r="D72" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>21</v>
       </c>
       <c r="G72" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="H72">
         <v>2024</v>
       </c>
       <c r="I72"/>
       <c r="J72" t="s">
         <v>23</v>
       </c>
       <c r="K72" t="s">
         <v>34</v>
       </c>
       <c r="L72" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="M72" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="P72" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B73" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C73" t="s">
         <v>91</v>
       </c>
       <c r="D73" t="s">
         <v>77</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
         <v>21</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
       <c r="H73">
         <v>2006</v>
       </c>
       <c r="I73">
         <v>2016</v>
       </c>
       <c r="J73" t="s">
         <v>193</v>
       </c>
       <c r="K73" t="s">
         <v>93</v>
       </c>
       <c r="L73" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="M73" t="s">
         <v>95</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="P73" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B74" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C74" t="s">
         <v>91</v>
       </c>
       <c r="D74" t="s">
         <v>62</v>
       </c>
       <c r="E74" t="s">
         <v>20</v>
       </c>
       <c r="F74" t="s">
         <v>21</v>
       </c>
       <c r="G74" t="s">
         <v>22</v>
       </c>
       <c r="H74">
         <v>2008</v>
       </c>
       <c r="I74">
         <v>2011</v>
       </c>
       <c r="J74" t="s">
         <v>193</v>
       </c>
       <c r="K74" t="s">
         <v>34</v>
       </c>
       <c r="L74" t="s">
         <v>100</v>
       </c>
       <c r="M74" t="s">
         <v>95</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="P74" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B75" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C75" t="s">
         <v>91</v>
       </c>
       <c r="D75" t="s">
         <v>142</v>
       </c>
       <c r="E75" t="s">
         <v>20</v>
       </c>
       <c r="F75" t="s">
         <v>21</v>
       </c>
       <c r="G75" t="s">
         <v>22</v>
       </c>
       <c r="H75">
         <v>2011</v>
       </c>
       <c r="I75">
         <v>2020</v>
       </c>
       <c r="J75" t="s">
         <v>193</v>
       </c>
       <c r="K75" t="s">
         <v>132</v>
       </c>
       <c r="L75" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="M75" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="N75" t="s">
         <v>134</v>
       </c>
       <c r="O75" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="P75" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B76" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C76" t="s">
         <v>91</v>
       </c>
       <c r="D76" t="s">
         <v>130</v>
       </c>
       <c r="E76" t="s">
         <v>20</v>
       </c>
       <c r="F76" t="s">
         <v>21</v>
       </c>
       <c r="G76" t="s">
         <v>22</v>
       </c>
       <c r="H76">
         <v>2010</v>
       </c>
       <c r="I76">
         <v>2017</v>
       </c>
       <c r="J76" t="s">
         <v>193</v>
       </c>
       <c r="K76" t="s">
         <v>132</v>
       </c>
       <c r="L76" t="s">
         <v>145</v>
       </c>
       <c r="M76" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="N76" t="s">
         <v>134</v>
       </c>
       <c r="O76" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="P76" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B77" t="s">
         <v>104</v>
       </c>
       <c r="C77" t="s">
         <v>91</v>
       </c>
       <c r="D77" t="s">
         <v>62</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
         <v>21</v>
       </c>
       <c r="G77" t="s">
-        <v>475</v>
+        <v>445</v>
       </c>
       <c r="H77">
         <v>2011</v>
       </c>
       <c r="I77">
         <v>2012</v>
       </c>
       <c r="J77" t="s">
         <v>476</v>
       </c>
       <c r="K77" t="s">
         <v>106</v>
       </c>
       <c r="L77" t="s">
         <v>477</v>
       </c>
       <c r="M77" t="s">
         <v>95</v>
       </c>
       <c r="N77" t="s">
         <v>27</v>
       </c>
       <c r="O77" t="s">
         <v>478</v>
       </c>
@@ -7704,149 +7704,149 @@
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="F79" t="s">
         <v>21</v>
       </c>
       <c r="G79" t="s">
         <v>22</v>
       </c>
       <c r="H79">
         <v>2012</v>
       </c>
       <c r="I79">
         <v>2020</v>
       </c>
       <c r="J79" t="s">
         <v>193</v>
       </c>
       <c r="K79" t="s">
         <v>132</v>
       </c>
       <c r="L79" t="s">
         <v>488</v>
       </c>
       <c r="M79" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="N79" t="s">
         <v>134</v>
       </c>
       <c r="O79" t="s">
         <v>489</v>
       </c>
       <c r="P79" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>491</v>
       </c>
       <c r="B80" t="s">
         <v>492</v>
       </c>
       <c r="C80" t="s">
         <v>91</v>
       </c>
       <c r="D80" t="s">
         <v>140</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
         <v>21</v>
       </c>
       <c r="G80" t="s">
         <v>22</v>
       </c>
       <c r="H80">
         <v>2013</v>
       </c>
       <c r="I80">
         <v>2020</v>
       </c>
       <c r="J80" t="s">
         <v>193</v>
       </c>
       <c r="K80" t="s">
         <v>132</v>
       </c>
       <c r="L80" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="M80" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="N80" t="s">
         <v>134</v>
       </c>
       <c r="O80" t="s">
         <v>493</v>
       </c>
       <c r="P80" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>495</v>
       </c>
       <c r="B81" t="s">
         <v>496</v>
       </c>
       <c r="C81" t="s">
         <v>91</v>
       </c>
       <c r="D81" t="s">
         <v>130</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
         <v>21</v>
       </c>
       <c r="G81" t="s">
         <v>78</v>
       </c>
       <c r="H81">
         <v>2013</v>
       </c>
       <c r="I81"/>
       <c r="J81" t="s">
         <v>92</v>
       </c>
       <c r="K81" t="s">
         <v>132</v>
       </c>
       <c r="L81" t="s">
         <v>497</v>
       </c>
       <c r="M81" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="N81" t="s">
         <v>134</v>
       </c>
       <c r="O81" t="s">
         <v>498</v>
       </c>
       <c r="P81" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>500</v>
       </c>
       <c r="B82" t="s">
         <v>501</v>
       </c>
       <c r="C82" t="s">
         <v>91</v>
       </c>
       <c r="D82" t="s">
         <v>62</v>
       </c>
       <c r="E82" t="s">
@@ -8000,51 +8000,51 @@
         <v>130</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
         <v>21</v>
       </c>
       <c r="G85" t="s">
         <v>517</v>
       </c>
       <c r="H85">
         <v>2019</v>
       </c>
       <c r="I85"/>
       <c r="J85" t="s">
         <v>476</v>
       </c>
       <c r="K85" t="s">
         <v>132</v>
       </c>
       <c r="L85" t="s">
         <v>518</v>
       </c>
       <c r="M85" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="N85" t="s">
         <v>134</v>
       </c>
       <c r="O85" t="s">
         <v>519</v>
       </c>
       <c r="P85" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>521</v>
       </c>
       <c r="B86" t="s">
         <v>522</v>
       </c>
       <c r="C86" t="s">
         <v>91</v>
       </c>
       <c r="D86" t="s">
         <v>130</v>
       </c>
       <c r="E86" t="s">
@@ -9874,51 +9874,51 @@
       </c>
       <c r="P123" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>727</v>
       </c>
       <c r="B124" t="s">
         <v>728</v>
       </c>
       <c r="C124" t="s">
         <v>729</v>
       </c>
       <c r="D124" t="s">
         <v>124</v>
       </c>
       <c r="E124" t="s">
         <v>20</v>
       </c>
       <c r="F124" t="s">
         <v>43</v>
       </c>
       <c r="G124" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="H124">
         <v>2024</v>
       </c>
       <c r="I124"/>
       <c r="J124" t="s">
         <v>730</v>
       </c>
       <c r="K124" t="s">
         <v>34</v>
       </c>
       <c r="L124"/>
       <c r="M124" t="s">
         <v>731</v>
       </c>
       <c r="N124" t="s">
         <v>27</v>
       </c>
       <c r="O124" t="s">
         <v>732</v>
       </c>
       <c r="P124" t="s">
         <v>733</v>
       </c>
     </row>
@@ -11470,51 +11470,51 @@
       </c>
       <c r="P157" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>882</v>
       </c>
       <c r="B158" t="s">
         <v>883</v>
       </c>
       <c r="C158" t="s">
         <v>852</v>
       </c>
       <c r="D158" t="s">
         <v>112</v>
       </c>
       <c r="E158" t="s">
         <v>20</v>
       </c>
       <c r="F158" t="s">
         <v>21</v>
       </c>
       <c r="G158" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="H158">
         <v>2013</v>
       </c>
       <c r="I158"/>
       <c r="J158" t="s">
         <v>403</v>
       </c>
       <c r="K158" t="s">
         <v>34</v>
       </c>
       <c r="L158"/>
       <c r="M158" t="s">
         <v>854</v>
       </c>
       <c r="N158" t="s">
         <v>27</v>
       </c>
       <c r="O158" t="s">
         <v>884</v>
       </c>
       <c r="P158" t="s">
         <v>885</v>
       </c>
     </row>