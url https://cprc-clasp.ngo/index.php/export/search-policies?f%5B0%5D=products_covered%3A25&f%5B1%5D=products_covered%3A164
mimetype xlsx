--- v1 (2026-07-31)
+++ v2 (2026-09-27)
@@ -690,65 +690,65 @@
     <t>Taiwan of China</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>Bureau of Energy, Ministry of Economic Affairs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/fluorescent-tubes</t>
   </si>
   <si>
     <t>http://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
-[...7 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb19043-2013-minimum-allowable-values-energy-efficiency-grades-double-capped-fluorescent</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6C0D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Lamp</t>
   </si>
   <si>
     <t>This policy regulates minimum performance standards and star rating for lamps that have the following criteria:
 (a) T5 and T8 double capped fluorescent lamps;
 (b) self-ballasted single-capped lamps (compact fluorescent lamps (CFL)) for general lighting services;
 (c) single-capped fluorescent lamps (non-integrated compact
 fluorescent lamps) and circular fluorescent lamps for general
 lighting services;
 (d) self-ballasted Light Emitting Diode (LED) lamps for general lighting
 services with lamp cap E14, E27, GU10, B22d and G13; and
@@ -3732,153 +3732,153 @@
       </c>
       <c r="D30" t="s">
         <v>169</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>8</v>
       </c>
       <c r="H30">
         <v>2013</v>
       </c>
       <c r="I30">
         <v>2026</v>
       </c>
       <c r="J30" t="s">
         <v>222</v>
       </c>
       <c r="K30" t="s">
         <v>36</v>
       </c>
-      <c r="L30"/>
+      <c r="L30" t="s">
+        <v>223</v>
+      </c>
       <c r="M30" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="P30" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>220</v>
       </c>
       <c r="B31" t="s">
         <v>221</v>
       </c>
       <c r="C31" t="s">
         <v>91</v>
       </c>
       <c r="D31" t="s">
         <v>169</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>8</v>
       </c>
       <c r="H31">
         <v>2013</v>
       </c>
       <c r="I31">
         <v>2026</v>
       </c>
       <c r="J31" t="s">
         <v>222</v>
       </c>
       <c r="K31" t="s">
         <v>36</v>
       </c>
-      <c r="L31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
         <v>227</v>
       </c>
       <c r="P31" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>228</v>
       </c>
       <c r="B32" t="s">
         <v>229</v>
       </c>
       <c r="C32" t="s">
         <v>91</v>
       </c>
       <c r="D32" t="s">
         <v>53</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2003</v>
       </c>
       <c r="I32">
         <v>2013</v>
       </c>
       <c r="J32" t="s">
         <v>85</v>
       </c>
       <c r="K32" t="s">
         <v>36</v>
       </c>
       <c r="L32" t="s">
         <v>122</v>
       </c>
       <c r="M32" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
         <v>230</v>
       </c>
       <c r="P32" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>232</v>
       </c>
       <c r="B33" t="s">
         <v>233</v>
       </c>
       <c r="C33" t="s">
         <v>234</v>
       </c>
       <c r="D33" t="s">
         <v>235</v>
       </c>
       <c r="E33" t="s">