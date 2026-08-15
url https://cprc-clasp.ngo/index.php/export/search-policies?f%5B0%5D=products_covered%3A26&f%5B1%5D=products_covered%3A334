--- v2 (2026-02-03)
+++ v3 (2026-08-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="541">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="553">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -129,50 +129,77 @@
     <t>10 CFR 431—Energy Efficiency Program For Certain Commercial And Industrial Equipment</t>
   </si>
   <si>
     <t>Commercial warm air furnace means a warm air furnace that is industrial equipment and that has a capacity -rated maximum input- of 225000 Btu per hour or more.  A warm air furnace is defined as a self-contained oil-fired or gas-fired furnace designed to supply heated air through ducts to spaces that require it and includes combination warm air furnace or electric air conditioning units but does not include unit heaters and duct furnaces.</t>
   </si>
   <si>
     <t>Washing Machines, Streetlighting, Air Compressors, 3-Phase Motors, 1-Phase Motors, Heat Pumps, Boilers and Furnaces, Portable ACs, Packaged Terminals, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Building Circulator Pumps, Pump Systems, Pool Pumps, Power Transformers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>December 2020</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>10 CFR 431 and product-specific Subparts</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/10-cfr-431-energy-efficiency-program-certain-commercial-and-industrial-equipment</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/current/title-10/chapter-II/subchapter-D/part-431</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
   </si>
   <si>
     <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Ministry of Trade, Energy Division</t>
   </si>
@@ -198,161 +225,167 @@
   <si>
     <t>February 2024</t>
   </si>
   <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20232534-13-july-2023-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/eli/reg_del/2023/2534/oj</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
+  </si>
+  <si>
+    <t>Commission regulation (EC) No 641/2009 of 22 July 2009</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of glandless standalone circulators and glandless circulators integrated in products. This Regulation shall not apply to: a. drinking water circulators; except as regards information requirements; b. circulators integrated in products and placed on the market not later than 1 January 2020 as replacement for identical circulators integrated in products and placed on the market no later than 1 August 2015.</t>
+  </si>
+  <si>
+    <t>Building Circulator Pumps</t>
+  </si>
+  <si>
     <t>October 2023</t>
-  </si>
-[...13 lines deleted...]
-    <t>Building Circulator Pumps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-ec-no-6412009-22-july-2009</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2009/641/introduction</t>
   </si>
   <si>
     <t>Commission Regulation (EC) No 641/2009 of 22 July 2009 implementing Directive 2005/32/EC of the European Parliament and of the Council with regard to ecodesign requirements for glandless standalone circulators and glandless circulators</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of glandless standalone circulators and glandless circulators integrated in products.  This Regulation shall not apply to:  a. drinking water circulators; except as regards information requirements;   b. circulators integrated in products and placed on the market not later than 1 January 2020 as replacement for identical circulators integrated in products and placed on the market no later than 1 August 2015.</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-ec-no-6412009-22-july-2009-implementing-directive-200532ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02009R0641-20191114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
+    <t>Entered into force</t>
+  </si>
+  <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 547/2012 of 25 June 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water pumps</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of rotodynamic water pumps for pumping clean water; including where integrated in other products.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
-    <t>Pumps Other</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-5472012-25-june-2012-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02012R0547-20170109</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of rotodynamic water pumps for pumping clean water; including where integrated in other products.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-5472012-25-june-2012-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/547/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
   </si>
   <si>
     <t>Europe, United Kingdom</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>CQC31-406331-2015. Energy Conservation Certification Rules for Secondary Water Supply Equipment</t>
   </si>
   <si>
     <t>Applied to secondary water supply equipment in civil bulidings</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Pump Systems</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...1 lines deleted...]
-  <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>May 2021</t>
   </si>
   <si>
     <t>CQC3153-2015</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/cqc31-406331-2015-energy-conservation-certification-rules-secondary-water-supply-equipment</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2020-06-19/512753.shtml</t>
   </si>
   <si>
     <t>CQC31-432212-2009. CQC Mark Certification - Centrifugal Corrosion Resisting Pumps</t>
   </si>
   <si>
     <t>Applies only to single stage single suction centrifugal pump for fresh water; single stage double suction centrifugal pump for fresh water; and multiple stage centrifugal pump for fresh water</t>
   </si>
   <si>
     <t>June 2021</t>
@@ -402,53 +435,50 @@
   <si>
     <t>Applies to centrifugal pump for fresh water powered by 50Hz three-phase DC power under 690V or lower; which are three-phase DC motor drive typical load units; Applies to single stage single punction|single stage double punction|multi-stage centrifugal pump for fresh water with a rated power of 0.75kW-375kW</t>
   </si>
   <si>
     <t>JBT 11706.1-2013</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid, Productive Use</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/cqc31-432218-2017-energy-conservation-certification-rules-centrifugal-pump-fresh-water</t>
   </si>
   <si>
     <t>http://www.cqc.com.cn/www/chinese/c/2017-06-15/546487.shtml</t>
   </si>
   <si>
     <t>CQC31-432218-2017 Energy Conservation Certification Rules for Centrifugal Pumps for Fresh Water</t>
   </si>
   <si>
     <t>This policy contains Energy Conservation Certification Rules for centrifugal pumps for fresh water. It applies to clean water centrifugal pump units powered by 690 V or below voltage, 50 Hz three-phase AC power supply, and three-phase AC motor-driven centrifugal pump units. The rated power of the motor is in the range of 0.75 kW to 375 kW.</t>
   </si>
   <si>
     <t>Pumps</t>
   </si>
   <si>
-    <t>Entered into force</t>
-[...1 lines deleted...]
-  <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>JB/T 11706.1-2013</t>
   </si>
   <si>
     <t>China Quality Certification Centre</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/cqc31-432218-2017-energy-conservation-certification-rules-centrifugal-pumps-fresh-water</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2017-06-15/546487.shtml</t>
   </si>
   <si>
     <t>CQC31-439137-2014. Mark Certification - Water-source (ground-source) heat pumps</t>
   </si>
   <si>
     <t>Applies to ground source heat pumps</t>
   </si>
   <si>
     <t>GB 30721-2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/cqc31-439137-2014-mark-certification-water-source-ground-source-heat-pumps</t>
@@ -528,66 +558,54 @@
   <si>
     <t>All types of water pumps over 2 horsepower</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>January 2020</t>
   </si>
   <si>
     <t>Bangladesh Standards and Testing Institute</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-water-pumps-policy</t>
   </si>
   <si>
     <t>http://sreda.gov.bd/files/EEC_Master_Plan_SREDA.pdf</t>
   </si>
   <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, New, Superseded</t>
   </si>
   <si>
-    <t>ICS 23.080</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>Energy Conservation (Regulated Goods and Registered Suppliers) Regulations 2017</t>
   </si>
   <si>
     <t>This regulation specifies the MEPS and labeling requirements for air‑conditioners; single-phase clothes dryers; single-phase lamps; ballasts for fluorescent lamps; single-phase refrigerators without freezers, refrigerators with freezers, and refrigerators with freezers and through-the-door ice dispensers; single‑phase televisions; and single speed three-phase 50 Hz induction motors.</t>
   </si>
   <si>
     <t>Singapore*</t>
   </si>
   <si>
     <t>Televisions, Clothes Dryers, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, 3-Phase Motors, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Single-phase non-ducted room air conditioners: ISO 5151:2017,  ISO 15042:2017
 ,   
                     Refrigerators: ISO 15502:2005; IEC 62552:2007
 ,   
                     Clothes Dryers: IEC 61121:2005
 ,   
                     Televisions: IEC 62087:2008
 ,   
                     General Lighting: CIE 84:1989; IEC 60064
 ,   
                     Three-phase VRF air-conditioners: ISO 15042:2017
@@ -1561,50 +1579,75 @@
     <t>https://cprc-clasp.ngo/index.php/policies/supreme-decree-no-009-2017-em-technical-regulation-labeling-energy-efficiency-energy</t>
   </si>
   <si>
     <t>http://www.minem.gob.pe/_legislacionM.php?idSector=12&amp;idLegislacion=11301Panama</t>
   </si>
   <si>
     <t>Thai Green Label Scheme - Water Pump TGL-94-14</t>
   </si>
   <si>
     <t>These criteria shall apply to pumps for pumping liquids with a temperature not exceeding 90°C intended for use in residential and similar purposes with a rated voltage that does not exceed 250 V for single-phase pumps and 480 V for other pumps.</t>
   </si>
   <si>
     <t>March 2022</t>
   </si>
   <si>
     <t>TIS 1548 (or IEC 60335-2-41)</t>
   </si>
   <si>
     <t>Thailand Environment Institute (TEI)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/thai-green-label-scheme-water-pump-tgl-94-14</t>
   </si>
   <si>
     <t>http://www.tei.or.th/greenlabel/en/application.html</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>TIS 2618-2557 (2014) Single suction centrifugal electric pumps: Energy efficiency requirements</t>
   </si>
   <si>
     <t>This standard specifies energy efficiency requirements of single-suction centrifugal electric pumps (sprocket blades type) for household and similar purposes with a rated voltage of no more than 250 V for single-phase appliances and 480 V for three-phase appliances with 50Hz and three-phase induction motor.</t>
   </si>
   <si>
     <t>Thai Industrial Standards Institute (TISI)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tis-2618-2557-2014-single-suction-centrifugal-electric-pumps-energy-efficiency</t>
   </si>
   <si>
     <t>http://www.ratchakitcha.soc.go.th/DATA/PDF/2557/E/079/6.PDF</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 28648 | transposition of EC 392-2012</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
@@ -2034,65 +2077,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P80"/>
+  <dimension ref="A1:P82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="278.361" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="311.353" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -2214,3758 +2257,3854 @@
         <v>33</v>
       </c>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3" t="s">
         <v>35</v>
       </c>
       <c r="M3" t="s">
         <v>26</v>
       </c>
       <c r="N3" t="s">
         <v>36</v>
       </c>
       <c r="O3" t="s">
         <v>37</v>
       </c>
       <c r="P3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4"/>
+      <c r="C4" t="s">
         <v>40</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>41</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>42</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4">
+        <v>2021</v>
+      </c>
+      <c r="I4">
+        <v>2024</v>
+      </c>
+      <c r="J4" t="s">
         <v>43</v>
       </c>
-      <c r="G4" t="s">
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
         <v>44</v>
       </c>
-      <c r="H4">
-[...3 lines deleted...]
-      <c r="J4" t="s">
+      <c r="M4" t="s">
         <v>45</v>
       </c>
-      <c r="K4" t="s">
-[...3 lines deleted...]
-      <c r="M4" t="s">
+      <c r="N4" t="s">
+        <v>27</v>
+      </c>
+      <c r="O4" t="s">
         <v>46</v>
       </c>
-      <c r="N4" t="s">
-[...2 lines deleted...]
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" t="s">
         <v>49</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>50</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H5">
-        <v>1995</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I5"/>
       <c r="J5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L5"/>
       <c r="M5" t="s">
         <v>55</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
         <v>56</v>
       </c>
       <c r="P5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>58</v>
       </c>
       <c r="B6" t="s">
         <v>59</v>
       </c>
       <c r="C6" t="s">
         <v>60</v>
       </c>
       <c r="D6" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>1995</v>
       </c>
       <c r="I6">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="J6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="M6"/>
+        <v>63</v>
+      </c>
+      <c r="M6" t="s">
+        <v>64</v>
+      </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P6" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B7" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C7" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="D7" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G7" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="H7">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I7"/>
+        <v>1995</v>
+      </c>
+      <c r="I7">
+        <v>2012</v>
+      </c>
       <c r="J7" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="K7" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L7"/>
+        <v>24</v>
+      </c>
+      <c r="L7" t="s">
+        <v>63</v>
+      </c>
       <c r="M7"/>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="P7" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C8" t="s">
         <v>69</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="H8">
         <v>2009</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="K8" t="s">
         <v>34</v>
       </c>
       <c r="L8"/>
-      <c r="M8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M8"/>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="P8" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B9" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="C9" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="D9" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="H9">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I9"/>
       <c r="J9" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="P9" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="B10" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>44</v>
+        <v>87</v>
       </c>
       <c r="H10">
         <v>2012</v>
       </c>
-      <c r="I10"/>
+      <c r="I10">
+        <v>2023</v>
+      </c>
       <c r="J10" t="s">
         <v>71</v>
       </c>
       <c r="K10" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>55</v>
+        <v>88</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="P10" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="H11">
         <v>2012</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="K11" t="s">
         <v>34</v>
       </c>
       <c r="L11"/>
-      <c r="M11"/>
+      <c r="M11" t="s">
+        <v>64</v>
+      </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="P11" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B12" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="C12" t="s">
-        <v>89</v>
+        <v>69</v>
       </c>
       <c r="D12" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="H12">
         <v>2012</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="P12" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B13" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="C13" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="D13" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="E13" t="s">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="H13">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>98</v>
+        <v>71</v>
       </c>
       <c r="K13" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C14" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D14" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="E14" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="F14" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H14">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="K14" t="s">
         <v>34</v>
       </c>
       <c r="L14" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="M14" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="N14" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="P14" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="B15" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C15" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D15" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="F15" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="G15" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H15">
+        <v>2004</v>
+      </c>
+      <c r="I15">
         <v>2011</v>
       </c>
-      <c r="I15"/>
       <c r="J15" t="s">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="K15" t="s">
         <v>34</v>
       </c>
       <c r="L15" t="s">
+        <v>117</v>
+      </c>
+      <c r="M15" t="s">
         <v>111</v>
       </c>
-      <c r="M15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O15" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="P15" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B16" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="C16" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D16" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="F16" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H16">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="K16" t="s">
         <v>34</v>
       </c>
       <c r="L16" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="M16" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="N16" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="P16" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="B17" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="C17" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D17" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="F17" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2004</v>
       </c>
       <c r="I17">
         <v>2017</v>
       </c>
       <c r="J17" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="K17" t="s">
         <v>34</v>
       </c>
       <c r="L17" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="M17" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="N17" t="s">
-        <v>122</v>
+        <v>36</v>
       </c>
       <c r="O17" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="P17" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B18" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C18" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D18" t="s">
-        <v>127</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="F18" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="G18" t="s">
-        <v>128</v>
+        <v>22</v>
       </c>
       <c r="H18">
+        <v>2004</v>
+      </c>
+      <c r="I18">
         <v>2017</v>
       </c>
-      <c r="I18"/>
       <c r="J18" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="K18" t="s">
         <v>34</v>
       </c>
       <c r="L18" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="M18" t="s">
-        <v>131</v>
+        <v>111</v>
       </c>
       <c r="N18" t="s">
-        <v>27</v>
+        <v>133</v>
       </c>
       <c r="O18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="P18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C19" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D19" t="s">
-        <v>95</v>
+        <v>138</v>
       </c>
       <c r="E19" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="F19" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="G19" t="s">
-        <v>44</v>
+        <v>87</v>
       </c>
       <c r="H19">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>105</v>
+        <v>139</v>
       </c>
       <c r="K19" t="s">
         <v>34</v>
       </c>
       <c r="L19" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="M19" t="s">
-        <v>100</v>
+        <v>141</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="P19" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B20" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="C20" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D20" t="s">
-        <v>141</v>
+        <v>107</v>
       </c>
       <c r="E20" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="F20" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H20">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I20"/>
       <c r="J20" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="K20" t="s">
         <v>34</v>
       </c>
       <c r="L20" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="M20" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="P20" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B21" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C21" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="D21" t="s">
-        <v>81</v>
+        <v>151</v>
       </c>
       <c r="E21" t="s">
-        <v>148</v>
+        <v>42</v>
       </c>
       <c r="F21" t="s">
-        <v>149</v>
+        <v>108</v>
       </c>
       <c r="G21" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="I21"/>
+        <v>22</v>
+      </c>
+      <c r="H21">
+        <v>2004</v>
+      </c>
+      <c r="I21">
+        <v>2019</v>
+      </c>
       <c r="J21" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="K21" t="s">
         <v>34</v>
       </c>
-      <c r="L21"/>
+      <c r="L21" t="s">
+        <v>152</v>
+      </c>
       <c r="M21" t="s">
-        <v>151</v>
+        <v>111</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="P21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B22" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C22" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D22" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="E22" t="s">
-        <v>96</v>
+        <v>158</v>
       </c>
       <c r="F22" t="s">
-        <v>43</v>
+        <v>159</v>
       </c>
       <c r="G22" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>157</v>
+        <v>139</v>
       </c>
       <c r="K22" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="P22" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B23" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C23" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D23" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="E23" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="F23" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="G23" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="K23" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="P23" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B24" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C24" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D24" t="s">
-        <v>127</v>
+        <v>41</v>
       </c>
       <c r="E24" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="F24" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G24" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>129</v>
+        <v>174</v>
       </c>
       <c r="K24" t="s">
         <v>34</v>
       </c>
-      <c r="L24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="P24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B25" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C25" t="s">
-        <v>178</v>
+        <v>40</v>
       </c>
       <c r="D25" t="s">
-        <v>179</v>
+        <v>138</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F25" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H25"/>
+        <v>180</v>
+      </c>
+      <c r="H25">
+        <v>2021</v>
+      </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="K25" t="s">
         <v>34</v>
       </c>
       <c r="L25" t="s">
-        <v>180</v>
+        <v>44</v>
       </c>
       <c r="M25" t="s">
+        <v>45</v>
+      </c>
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
         <v>181</v>
       </c>
-      <c r="N25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P25" t="s">
-        <v>183</v>
+        <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B26" t="s">
+        <v>183</v>
+      </c>
+      <c r="C26" t="s">
         <v>184</v>
       </c>
-      <c r="B26" t="s">
+      <c r="D26" t="s">
         <v>185</v>
       </c>
-      <c r="C26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>97</v>
+        <v>159</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
-      <c r="H26">
-[...4 lines deleted...]
-      </c>
+      <c r="H26"/>
+      <c r="I26"/>
       <c r="J26" t="s">
+        <v>139</v>
+      </c>
+      <c r="K26" t="s">
+        <v>34</v>
+      </c>
+      <c r="L26" t="s">
+        <v>186</v>
+      </c>
+      <c r="M26" t="s">
         <v>187</v>
       </c>
-      <c r="K26" t="s">
-[...2 lines deleted...]
-      <c r="L26" t="s">
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" t="s">
         <v>188</v>
       </c>
-      <c r="M26" t="s">
+      <c r="P26" t="s">
         <v>189</v>
-      </c>
-[...7 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>190</v>
+      </c>
+      <c r="B27" t="s">
+        <v>191</v>
+      </c>
+      <c r="C27" t="s">
         <v>192</v>
       </c>
-      <c r="B27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="E27" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="F27" t="s">
-        <v>43</v>
+        <v>108</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2016</v>
+        <v>2001</v>
       </c>
       <c r="I27">
-        <v>2019</v>
+        <v>2002</v>
       </c>
       <c r="J27" t="s">
+        <v>193</v>
+      </c>
+      <c r="K27" t="s">
+        <v>34</v>
+      </c>
+      <c r="L27" t="s">
+        <v>194</v>
+      </c>
+      <c r="M27" t="s">
         <v>195</v>
       </c>
-      <c r="K27" t="s">
-[...2 lines deleted...]
-      <c r="L27" t="s">
+      <c r="N27" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" t="s">
         <v>196</v>
       </c>
-      <c r="M27" t="s">
+      <c r="P27" t="s">
         <v>197</v>
-      </c>
-[...7 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>198</v>
+      </c>
+      <c r="B28" t="s">
+        <v>199</v>
+      </c>
+      <c r="C28" t="s">
         <v>200</v>
       </c>
-      <c r="B28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>203</v>
+        <v>41</v>
       </c>
       <c r="E28" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F28" t="s">
-        <v>149</v>
+        <v>52</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2016</v>
       </c>
       <c r="I28">
         <v>2019</v>
       </c>
       <c r="J28" t="s">
-        <v>129</v>
+        <v>201</v>
       </c>
       <c r="K28" t="s">
+        <v>34</v>
+      </c>
+      <c r="L28" t="s">
+        <v>202</v>
+      </c>
+      <c r="M28" t="s">
+        <v>203</v>
+      </c>
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
         <v>204</v>
       </c>
-      <c r="L28"/>
-      <c r="M28" t="s">
+      <c r="P28" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>206</v>
+      </c>
+      <c r="B29" t="s">
+        <v>207</v>
+      </c>
+      <c r="C29" t="s">
         <v>208</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29" t="s">
         <v>209</v>
-      </c>
-[...4 lines deleted...]
-        <v>211</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="G29" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H29">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I29"/>
+        <v>2016</v>
+      </c>
+      <c r="I29">
+        <v>2019</v>
+      </c>
       <c r="J29" t="s">
-        <v>195</v>
+        <v>139</v>
       </c>
       <c r="K29" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L29" t="s">
+        <v>210</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29" t="s">
+        <v>211</v>
+      </c>
+      <c r="N29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
         <v>212</v>
       </c>
-      <c r="M29" t="s">
+      <c r="P29" t="s">
         <v>213</v>
-      </c>
-[...7 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>214</v>
+      </c>
+      <c r="B30" t="s">
+        <v>215</v>
+      </c>
+      <c r="C30" t="s">
         <v>216</v>
       </c>
-      <c r="B30" t="s">
+      <c r="D30" t="s">
         <v>217</v>
       </c>
-      <c r="C30" t="s">
+      <c r="E30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
+        <v>159</v>
+      </c>
+      <c r="G30" t="s">
+        <v>53</v>
+      </c>
+      <c r="H30">
+        <v>2021</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30" t="s">
+        <v>201</v>
+      </c>
+      <c r="K30" t="s">
+        <v>34</v>
+      </c>
+      <c r="L30" t="s">
         <v>218</v>
       </c>
-      <c r="D30" t="s">
-[...23 lines deleted...]
-      <c r="L30" t="s">
+      <c r="M30" t="s">
         <v>219</v>
       </c>
-      <c r="M30" t="s">
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
         <v>220</v>
       </c>
-      <c r="N30" t="s">
-[...2 lines deleted...]
-      <c r="O30" t="s">
+      <c r="P30" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>222</v>
+      </c>
+      <c r="B31" t="s">
         <v>223</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>224</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>211</v>
+        <v>61</v>
       </c>
       <c r="E31" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="F31" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>2014</v>
       </c>
       <c r="I31">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="J31" t="s">
-        <v>105</v>
+        <v>139</v>
       </c>
       <c r="K31" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L31" t="s">
+        <v>225</v>
+      </c>
+      <c r="M31" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
         <v>227</v>
       </c>
       <c r="P31" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>229</v>
       </c>
       <c r="B32" t="s">
         <v>230</v>
       </c>
       <c r="C32" t="s">
-        <v>94</v>
+        <v>231</v>
       </c>
       <c r="D32" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
       <c r="E32" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2005</v>
+        <v>2014</v>
       </c>
       <c r="I32">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="J32" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="K32" t="s">
         <v>34</v>
       </c>
       <c r="L32" t="s">
-        <v>106</v>
+        <v>232</v>
       </c>
       <c r="M32" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="N32" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="P32" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B33" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C33" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D33" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="E33" t="s">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>2005</v>
       </c>
       <c r="I33">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="J33" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="K33" t="s">
         <v>34</v>
       </c>
       <c r="L33" t="s">
-        <v>236</v>
+        <v>117</v>
       </c>
       <c r="M33" t="s">
         <v>237</v>
       </c>
       <c r="N33" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O33" t="s">
         <v>238</v>
       </c>
       <c r="P33" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>240</v>
       </c>
       <c r="B34" t="s">
         <v>241</v>
       </c>
       <c r="C34" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D34" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="E34" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2005</v>
       </c>
       <c r="I34">
         <v>2016</v>
       </c>
       <c r="J34" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="K34" t="s">
         <v>34</v>
       </c>
       <c r="L34" t="s">
         <v>242</v>
       </c>
       <c r="M34" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="P34" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B35" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C35" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D35" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="E35" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>2005</v>
       </c>
       <c r="I35">
         <v>2016</v>
       </c>
       <c r="J35" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="K35" t="s">
         <v>34</v>
       </c>
       <c r="L35" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="M35" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="N35" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="P35" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B36" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C36" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D36" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>2005</v>
       </c>
       <c r="I36">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J36" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="K36" t="s">
         <v>34</v>
       </c>
       <c r="L36" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="M36" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="N36" t="s">
         <v>36</v>
       </c>
       <c r="O36" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="P36" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B37" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C37" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D37" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H37">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I37"/>
+        <v>2005</v>
+      </c>
+      <c r="I37">
+        <v>2017</v>
+      </c>
       <c r="J37" t="s">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="K37" t="s">
         <v>34</v>
       </c>
       <c r="L37" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="M37" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="N37" t="s">
         <v>36</v>
       </c>
       <c r="O37" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="P37" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B38" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C38" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="H38">
         <v>2020</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="K38" t="s">
         <v>34</v>
       </c>
       <c r="L38" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="M38" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="N38" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O38" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="P38" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B39" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C39" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D39" t="s">
-        <v>267</v>
+        <v>41</v>
       </c>
       <c r="E39" t="s">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="F39" t="s">
+        <v>21</v>
+      </c>
+      <c r="G39" t="s">
+        <v>53</v>
+      </c>
+      <c r="H39">
+        <v>2020</v>
+      </c>
+      <c r="I39"/>
+      <c r="J39" t="s">
+        <v>109</v>
+      </c>
+      <c r="K39" t="s">
+        <v>34</v>
+      </c>
+      <c r="L39" t="s">
         <v>268</v>
       </c>
-      <c r="G39" t="s">
-[...8 lines deleted...]
-      <c r="J39" t="s">
+      <c r="M39" t="s">
+        <v>243</v>
+      </c>
+      <c r="N39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O39" t="s">
         <v>269</v>
       </c>
-      <c r="K39" t="s">
-[...3 lines deleted...]
-      <c r="M39" t="s">
+      <c r="P39" t="s">
         <v>270</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>271</v>
+      </c>
+      <c r="B40" t="s">
+        <v>272</v>
+      </c>
+      <c r="C40" t="s">
+        <v>106</v>
+      </c>
+      <c r="D40" t="s">
+        <v>273</v>
+      </c>
+      <c r="E40" t="s">
+        <v>42</v>
+      </c>
+      <c r="F40" t="s">
         <v>274</v>
       </c>
-      <c r="B40" t="s">
+      <c r="G40" t="s">
+        <v>8</v>
+      </c>
+      <c r="H40">
+        <v>2008</v>
+      </c>
+      <c r="I40">
+        <v>2024</v>
+      </c>
+      <c r="J40" t="s">
         <v>275</v>
-      </c>
-[...20 lines deleted...]
-        <v>187</v>
       </c>
       <c r="K40" t="s">
         <v>34</v>
       </c>
       <c r="L40"/>
       <c r="M40" t="s">
+        <v>276</v>
+      </c>
+      <c r="N40" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O40" t="s">
         <v>278</v>
       </c>
       <c r="P40" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>280</v>
       </c>
       <c r="B41" t="s">
         <v>281</v>
       </c>
       <c r="C41" t="s">
-        <v>210</v>
+        <v>282</v>
       </c>
       <c r="D41" t="s">
-        <v>52</v>
+        <v>107</v>
       </c>
       <c r="E41" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F41" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="G41" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H41">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>1986</v>
+      </c>
+      <c r="I41"/>
       <c r="J41" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="K41" t="s">
         <v>34</v>
       </c>
-      <c r="L41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41" t="s">
-        <v>213</v>
+        <v>283</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="P41" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B42" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C42" t="s">
-        <v>186</v>
+        <v>216</v>
       </c>
       <c r="D42" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="E42" t="s">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>97</v>
+        <v>159</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
-        <v>2001</v>
+        <v>1989</v>
       </c>
       <c r="I42">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J42" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="K42" t="s">
         <v>34</v>
       </c>
-      <c r="L42"/>
+      <c r="L42" t="s">
+        <v>288</v>
+      </c>
       <c r="M42" t="s">
-        <v>189</v>
+        <v>219</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="P42" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B43" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C43" t="s">
-        <v>291</v>
+        <v>192</v>
       </c>
       <c r="D43" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="E43" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="F43" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="I43">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="J43" t="s">
-        <v>292</v>
+        <v>193</v>
       </c>
       <c r="K43" t="s">
-        <v>293</v>
+        <v>34</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
+        <v>195</v>
+      </c>
+      <c r="N43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O43" t="s">
+        <v>293</v>
+      </c>
+      <c r="P43" t="s">
         <v>294</v>
-      </c>
-[...7 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>295</v>
+      </c>
+      <c r="B44" t="s">
+        <v>296</v>
+      </c>
+      <c r="C44" t="s">
         <v>297</v>
       </c>
-      <c r="B44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D44" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="E44" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F44" t="s">
-        <v>43</v>
+        <v>108</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
+        <v>1996</v>
+      </c>
+      <c r="I44">
         <v>2010</v>
       </c>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
       <c r="J44" t="s">
+        <v>298</v>
+      </c>
+      <c r="K44" t="s">
+        <v>299</v>
+      </c>
+      <c r="L44"/>
+      <c r="M44" t="s">
         <v>300</v>
       </c>
-      <c r="K44" t="s">
-[...2 lines deleted...]
-      <c r="L44" t="s">
+      <c r="N44" t="s">
+        <v>27</v>
+      </c>
+      <c r="O44" t="s">
         <v>301</v>
       </c>
-      <c r="M44" t="s">
+      <c r="P44" t="s">
         <v>302</v>
-      </c>
-[...7 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>303</v>
+      </c>
+      <c r="B45" t="s">
+        <v>304</v>
+      </c>
+      <c r="C45" t="s">
         <v>305</v>
       </c>
-      <c r="B45" t="s">
+      <c r="D45" t="s">
+        <v>41</v>
+      </c>
+      <c r="E45" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45" t="s">
+        <v>52</v>
+      </c>
+      <c r="G45" t="s">
+        <v>22</v>
+      </c>
+      <c r="H45">
+        <v>2010</v>
+      </c>
+      <c r="I45">
+        <v>2021</v>
+      </c>
+      <c r="J45" t="s">
         <v>306</v>
       </c>
-      <c r="C45" t="s">
+      <c r="K45" t="s">
+        <v>34</v>
+      </c>
+      <c r="L45" t="s">
         <v>307</v>
       </c>
-      <c r="D45" t="s">
-[...21 lines deleted...]
-      <c r="L45" t="s">
+      <c r="M45" t="s">
         <v>308</v>
       </c>
-      <c r="M45" t="s">
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
         <v>309</v>
       </c>
-      <c r="N45" t="s">
-[...2 lines deleted...]
-      <c r="O45" t="s">
+      <c r="P45" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>311</v>
+      </c>
+      <c r="B46" t="s">
         <v>312</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>313</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>41</v>
+      </c>
+      <c r="E46" t="s">
+        <v>42</v>
+      </c>
+      <c r="F46" t="s">
+        <v>52</v>
+      </c>
+      <c r="G46" t="s">
+        <v>53</v>
+      </c>
+      <c r="H46">
+        <v>2012</v>
+      </c>
+      <c r="I46"/>
+      <c r="J46" t="s">
+        <v>306</v>
+      </c>
+      <c r="K46" t="s">
+        <v>34</v>
+      </c>
+      <c r="L46" t="s">
         <v>314</v>
       </c>
-      <c r="D46" t="s">
-[...23 lines deleted...]
-      <c r="L46" t="s">
+      <c r="M46" t="s">
         <v>315</v>
       </c>
-      <c r="M46" t="s">
+      <c r="N46" t="s">
+        <v>27</v>
+      </c>
+      <c r="O46" t="s">
         <v>316</v>
       </c>
-      <c r="N46" t="s">
-[...2 lines deleted...]
-      <c r="O46" t="s">
+      <c r="P46" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>318</v>
+      </c>
+      <c r="B47" t="s">
         <v>319</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>320</v>
       </c>
-      <c r="C47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D47" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>21</v>
+        <v>159</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
-        <v>2013</v>
+        <v>2002</v>
       </c>
       <c r="I47">
-        <v>2014</v>
+        <v>2002</v>
       </c>
       <c r="J47" t="s">
-        <v>105</v>
+        <v>298</v>
       </c>
       <c r="K47" t="s">
         <v>34</v>
       </c>
       <c r="L47" t="s">
+        <v>321</v>
+      </c>
+      <c r="M47" t="s">
         <v>322</v>
       </c>
-      <c r="M47" t="s">
+      <c r="N47" t="s">
+        <v>36</v>
+      </c>
+      <c r="O47" t="s">
         <v>323</v>
       </c>
-      <c r="N47" t="s">
-[...2 lines deleted...]
-      <c r="O47" t="s">
+      <c r="P47" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>325</v>
+      </c>
+      <c r="B48" t="s">
         <v>326</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>327</v>
       </c>
-      <c r="C48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I48">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J48" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="K48" t="s">
         <v>34</v>
       </c>
       <c r="L48" t="s">
         <v>328</v>
       </c>
       <c r="M48" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="P48" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B49" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C49" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="D49" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="G49" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H49">
-        <v>1990</v>
-[...1 lines deleted...]
-      <c r="I49"/>
+        <v>2012</v>
+      </c>
+      <c r="I49">
+        <v>2013</v>
+      </c>
       <c r="J49" t="s">
-        <v>187</v>
+        <v>116</v>
       </c>
       <c r="K49" t="s">
         <v>34</v>
       </c>
       <c r="L49" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="M49" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
         <v>335</v>
       </c>
       <c r="P49" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>337</v>
       </c>
       <c r="B50" t="s">
+        <v>337</v>
+      </c>
+      <c r="C50" t="s">
         <v>338</v>
       </c>
-      <c r="C50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" t="s">
-        <v>340</v>
+        <v>61</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>149</v>
+        <v>52</v>
       </c>
       <c r="G50" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H50">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>1990</v>
+      </c>
+      <c r="I50"/>
       <c r="J50" t="s">
-        <v>45</v>
+        <v>193</v>
       </c>
       <c r="K50" t="s">
         <v>34</v>
       </c>
       <c r="L50" t="s">
+        <v>339</v>
+      </c>
+      <c r="M50" t="s">
+        <v>340</v>
+      </c>
+      <c r="N50" t="s">
+        <v>27</v>
+      </c>
+      <c r="O50" t="s">
         <v>341</v>
       </c>
-      <c r="M50" t="s">
+      <c r="P50" t="s">
         <v>342</v>
-      </c>
-[...7 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>343</v>
+      </c>
+      <c r="B51" t="s">
+        <v>344</v>
+      </c>
+      <c r="C51" t="s">
         <v>345</v>
       </c>
-      <c r="B51" t="s">
+      <c r="D51" t="s">
         <v>346</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>43</v>
+        <v>159</v>
       </c>
       <c r="G51" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H51">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="I51">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="J51" t="s">
-        <v>195</v>
+        <v>54</v>
       </c>
       <c r="K51" t="s">
         <v>34</v>
       </c>
       <c r="L51" t="s">
         <v>347</v>
       </c>
       <c r="M51" t="s">
         <v>348</v>
       </c>
       <c r="N51" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O51" t="s">
         <v>349</v>
       </c>
       <c r="P51" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>351</v>
       </c>
       <c r="B52" t="s">
         <v>352</v>
       </c>
       <c r="C52" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="D52" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G52" t="s">
         <v>8</v>
       </c>
       <c r="H52">
+        <v>2009</v>
+      </c>
+      <c r="I52">
         <v>2014</v>
       </c>
-      <c r="I52">
-[...1 lines deleted...]
-      </c>
       <c r="J52" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="K52" t="s">
         <v>34</v>
       </c>
       <c r="L52" t="s">
         <v>353</v>
       </c>
       <c r="M52" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="P52" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B53" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C53" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="D53" t="s">
-        <v>358</v>
+        <v>61</v>
       </c>
       <c r="E53" t="s">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="F53" t="s">
+        <v>21</v>
+      </c>
+      <c r="G53" t="s">
+        <v>8</v>
+      </c>
+      <c r="H53">
+        <v>2014</v>
+      </c>
+      <c r="I53">
+        <v>2022</v>
+      </c>
+      <c r="J53" t="s">
+        <v>201</v>
+      </c>
+      <c r="K53" t="s">
+        <v>34</v>
+      </c>
+      <c r="L53" t="s">
         <v>359</v>
       </c>
-      <c r="G53" t="s">
-[...6 lines deleted...]
-      <c r="J53" t="s">
+      <c r="M53" t="s">
+        <v>354</v>
+      </c>
+      <c r="N53" t="s">
+        <v>27</v>
+      </c>
+      <c r="O53" t="s">
         <v>360</v>
       </c>
-      <c r="K53" t="s">
-[...3 lines deleted...]
-      <c r="M53" t="s">
+      <c r="P53" t="s">
         <v>361</v>
-      </c>
-[...7 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>362</v>
+      </c>
+      <c r="B54" t="s">
+        <v>363</v>
+      </c>
+      <c r="C54" t="s">
+        <v>200</v>
+      </c>
+      <c r="D54" t="s">
         <v>364</v>
       </c>
-      <c r="B54" t="s">
+      <c r="E54" t="s">
+        <v>42</v>
+      </c>
+      <c r="F54" t="s">
         <v>365</v>
       </c>
-      <c r="C54" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G54" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="H54">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>45</v>
+        <v>366</v>
       </c>
       <c r="K54" t="s">
         <v>34</v>
       </c>
-      <c r="L54" t="s">
+      <c r="L54"/>
+      <c r="M54" t="s">
         <v>367</v>
       </c>
-      <c r="M54" t="s">
+      <c r="N54" t="s">
+        <v>27</v>
+      </c>
+      <c r="O54" t="s">
         <v>368</v>
       </c>
-      <c r="N54" t="s">
-[...2 lines deleted...]
-      <c r="O54" t="s">
+      <c r="P54" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>370</v>
+      </c>
+      <c r="B55" t="s">
         <v>371</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>372</v>
       </c>
-      <c r="C55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D55" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="E55" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
       <c r="G55" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H55">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I55"/>
       <c r="J55" t="s">
+        <v>54</v>
+      </c>
+      <c r="K55" t="s">
+        <v>34</v>
+      </c>
+      <c r="L55" t="s">
+        <v>373</v>
+      </c>
+      <c r="M55" t="s">
         <v>374</v>
       </c>
-      <c r="K55" t="s">
-[...3 lines deleted...]
-      <c r="M55" t="s">
+      <c r="N55" t="s">
+        <v>27</v>
+      </c>
+      <c r="O55" t="s">
         <v>375</v>
       </c>
-      <c r="N55" t="s">
-[...2 lines deleted...]
-      <c r="O55" t="s">
+      <c r="P55" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>377</v>
+      </c>
+      <c r="B56" t="s">
         <v>378</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>379</v>
       </c>
-      <c r="C56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" t="s">
-        <v>380</v>
+        <v>41</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>21</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
-        <v>2004</v>
+        <v>2014</v>
       </c>
       <c r="I56">
-        <v>2015</v>
+        <v>2025</v>
       </c>
       <c r="J56" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="K56" t="s">
         <v>34</v>
       </c>
-      <c r="L56" t="s">
+      <c r="L56"/>
+      <c r="M56" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
         <v>382</v>
       </c>
       <c r="P56" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>384</v>
       </c>
       <c r="B57" t="s">
         <v>385</v>
       </c>
       <c r="C57" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="D57" t="s">
-        <v>81</v>
+        <v>386</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>21</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="I57">
-        <v>2005</v>
+        <v>2015</v>
       </c>
       <c r="J57" t="s">
-        <v>33</v>
+        <v>380</v>
       </c>
       <c r="K57" t="s">
         <v>34</v>
       </c>
       <c r="L57" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="M57" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="P57" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B58" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C58" t="s">
+        <v>379</v>
+      </c>
+      <c r="D58" t="s">
+        <v>41</v>
+      </c>
+      <c r="E58" t="s">
+        <v>20</v>
+      </c>
+      <c r="F58" t="s">
+        <v>21</v>
+      </c>
+      <c r="G58" t="s">
+        <v>22</v>
+      </c>
+      <c r="H58">
+        <v>1996</v>
+      </c>
+      <c r="I58">
+        <v>2005</v>
+      </c>
+      <c r="J58" t="s">
+        <v>33</v>
+      </c>
+      <c r="K58" t="s">
+        <v>34</v>
+      </c>
+      <c r="L58" t="s">
         <v>390</v>
       </c>
-      <c r="D58" t="s">
-[...21 lines deleted...]
-      <c r="L58"/>
       <c r="M58" t="s">
+        <v>381</v>
+      </c>
+      <c r="N58" t="s">
+        <v>27</v>
+      </c>
+      <c r="O58" t="s">
         <v>392</v>
       </c>
-      <c r="N58" t="s">
-[...2 lines deleted...]
-      <c r="O58" t="s">
+      <c r="P58" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>394</v>
+      </c>
+      <c r="B59" t="s">
         <v>395</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
         <v>396</v>
       </c>
-      <c r="C59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D59" t="s">
-        <v>81</v>
+        <v>397</v>
       </c>
       <c r="E59" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="F59" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="G59" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="H59">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="I59"/>
       <c r="J59" t="s">
-        <v>300</v>
+        <v>167</v>
       </c>
       <c r="K59" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L59"/>
       <c r="M59" t="s">
         <v>398</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
         <v>399</v>
       </c>
       <c r="P59" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>401</v>
       </c>
       <c r="B60" t="s">
         <v>402</v>
       </c>
       <c r="C60" t="s">
+        <v>305</v>
+      </c>
+      <c r="D60" t="s">
+        <v>41</v>
+      </c>
+      <c r="E60" t="s">
+        <v>42</v>
+      </c>
+      <c r="F60" t="s">
+        <v>108</v>
+      </c>
+      <c r="G60" t="s">
+        <v>53</v>
+      </c>
+      <c r="H60">
+        <v>2011</v>
+      </c>
+      <c r="I60"/>
+      <c r="J60" t="s">
+        <v>306</v>
+      </c>
+      <c r="K60" t="s">
+        <v>34</v>
+      </c>
+      <c r="L60" t="s">
         <v>403</v>
       </c>
-      <c r="D60" t="s">
+      <c r="M60" t="s">
         <v>404</v>
       </c>
-      <c r="E60" t="s">
-[...14 lines deleted...]
-      <c r="J60" t="s">
+      <c r="N60" t="s">
+        <v>27</v>
+      </c>
+      <c r="O60" t="s">
         <v>405</v>
       </c>
-      <c r="K60" t="s">
+      <c r="P60" t="s">
         <v>406</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B61" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C61" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="D61" t="s">
-        <v>267</v>
+        <v>410</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
+        <v>159</v>
+      </c>
+      <c r="G61" t="s">
+        <v>22</v>
+      </c>
+      <c r="H61">
+        <v>2017</v>
+      </c>
+      <c r="I61">
+        <v>2021</v>
+      </c>
+      <c r="J61" t="s">
+        <v>411</v>
+      </c>
+      <c r="K61" t="s">
+        <v>412</v>
+      </c>
+      <c r="L61" t="s">
+        <v>413</v>
+      </c>
+      <c r="M61" t="s">
         <v>414</v>
       </c>
-      <c r="G61" t="s">
+      <c r="N61" t="s">
+        <v>36</v>
+      </c>
+      <c r="O61" t="s">
         <v>415</v>
       </c>
-      <c r="H61">
-[...3 lines deleted...]
-      <c r="J61" t="s">
+      <c r="P61" t="s">
         <v>416</v>
-      </c>
-[...16 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="B62" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="C62" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="D62" t="s">
-        <v>52</v>
+        <v>273</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
-        <v>43</v>
+        <v>420</v>
       </c>
       <c r="G62" t="s">
-        <v>44</v>
+        <v>421</v>
       </c>
       <c r="H62">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="I62"/>
       <c r="J62" t="s">
-        <v>300</v>
+        <v>422</v>
       </c>
       <c r="K62" t="s">
         <v>34</v>
       </c>
       <c r="L62" t="s">
+        <v>423</v>
+      </c>
+      <c r="M62" t="s">
         <v>424</v>
       </c>
-      <c r="M62" t="s">
+      <c r="N62" t="s">
+        <v>27</v>
+      </c>
+      <c r="O62" t="s">
         <v>425</v>
       </c>
-      <c r="N62" t="s">
-[...2 lines deleted...]
-      <c r="O62" t="s">
+      <c r="P62" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>427</v>
+      </c>
+      <c r="B63" t="s">
         <v>428</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>429</v>
       </c>
-      <c r="C63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D63" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
-        <v>149</v>
+        <v>52</v>
       </c>
       <c r="G63" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H63">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I63"/>
       <c r="J63" t="s">
+        <v>306</v>
+      </c>
+      <c r="K63" t="s">
+        <v>34</v>
+      </c>
+      <c r="L63" t="s">
+        <v>430</v>
+      </c>
+      <c r="M63" t="s">
         <v>431</v>
       </c>
-      <c r="K63" t="s">
-[...3 lines deleted...]
-      <c r="M63" t="s">
+      <c r="N63" t="s">
+        <v>27</v>
+      </c>
+      <c r="O63" t="s">
         <v>432</v>
       </c>
-      <c r="N63" t="s">
-[...2 lines deleted...]
-      <c r="O63" t="s">
+      <c r="P63" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>434</v>
+      </c>
+      <c r="B64" t="s">
         <v>435</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>436</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>61</v>
+      </c>
+      <c r="E64" t="s">
+        <v>20</v>
+      </c>
+      <c r="F64" t="s">
+        <v>159</v>
+      </c>
+      <c r="G64" t="s">
+        <v>22</v>
+      </c>
+      <c r="H64">
+        <v>2018</v>
+      </c>
+      <c r="I64">
+        <v>2018</v>
+      </c>
+      <c r="J64" t="s">
         <v>437</v>
       </c>
-      <c r="D64" t="s">
+      <c r="K64" t="s">
+        <v>34</v>
+      </c>
+      <c r="L64"/>
+      <c r="M64" t="s">
         <v>438</v>
       </c>
-      <c r="E64" t="s">
-[...15 lines deleted...]
-      <c r="K64" t="s">
+      <c r="N64" t="s">
+        <v>27</v>
+      </c>
+      <c r="O64" t="s">
         <v>439</v>
       </c>
-      <c r="L64" t="s">
+      <c r="P64" t="s">
         <v>440</v>
-      </c>
-[...10 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>441</v>
+      </c>
+      <c r="B65" t="s">
+        <v>442</v>
+      </c>
+      <c r="C65" t="s">
+        <v>443</v>
+      </c>
+      <c r="D65" t="s">
         <v>444</v>
       </c>
-      <c r="B65" t="s">
+      <c r="E65" t="s">
+        <v>42</v>
+      </c>
+      <c r="F65" t="s">
+        <v>159</v>
+      </c>
+      <c r="G65" t="s">
+        <v>53</v>
+      </c>
+      <c r="H65">
+        <v>2015</v>
+      </c>
+      <c r="I65"/>
+      <c r="J65" t="s">
+        <v>139</v>
+      </c>
+      <c r="K65" t="s">
         <v>445</v>
-      </c>
-[...25 lines deleted...]
-        <v>34</v>
       </c>
       <c r="L65" t="s">
         <v>446</v>
       </c>
       <c r="M65" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="P65" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B66" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C66" t="s">
-        <v>373</v>
+        <v>443</v>
       </c>
       <c r="D66" t="s">
-        <v>81</v>
+        <v>444</v>
       </c>
       <c r="E66" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="F66" t="s">
-        <v>97</v>
+        <v>159</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="I66">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="J66" t="s">
-        <v>300</v>
+        <v>139</v>
       </c>
       <c r="K66" t="s">
         <v>34</v>
       </c>
       <c r="L66" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="M66" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
         <v>453</v>
       </c>
       <c r="P66" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>455</v>
       </c>
       <c r="B67" t="s">
         <v>456</v>
       </c>
       <c r="C67" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="D67" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="E67" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="F67" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="G67" t="s">
         <v>22</v>
       </c>
       <c r="H67">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="I67">
         <v>2012</v>
       </c>
       <c r="J67" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="K67" t="s">
         <v>34</v>
       </c>
       <c r="L67" t="s">
         <v>457</v>
       </c>
       <c r="M67" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="P67" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B68" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C68" t="s">
-        <v>462</v>
+        <v>379</v>
       </c>
       <c r="D68" t="s">
+        <v>41</v>
+      </c>
+      <c r="E68" t="s">
+        <v>42</v>
+      </c>
+      <c r="F68" t="s">
+        <v>108</v>
+      </c>
+      <c r="G68" t="s">
+        <v>22</v>
+      </c>
+      <c r="H68">
+        <v>2004</v>
+      </c>
+      <c r="I68">
+        <v>2012</v>
+      </c>
+      <c r="J68" t="s">
+        <v>306</v>
+      </c>
+      <c r="K68" t="s">
+        <v>34</v>
+      </c>
+      <c r="L68" t="s">
         <v>463</v>
       </c>
-      <c r="E68" t="s">
-[...12 lines deleted...]
-      <c r="J68" t="s">
+      <c r="M68" t="s">
+        <v>458</v>
+      </c>
+      <c r="N68" t="s">
+        <v>27</v>
+      </c>
+      <c r="O68" t="s">
         <v>464</v>
       </c>
-      <c r="K68" t="s">
+      <c r="P68" t="s">
         <v>465</v>
-      </c>
-[...11 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>466</v>
+      </c>
+      <c r="B69" t="s">
+        <v>467</v>
+      </c>
+      <c r="C69" t="s">
+        <v>468</v>
+      </c>
+      <c r="D69" t="s">
         <v>469</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
         <v>21</v>
       </c>
       <c r="G69" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H69">
-        <v>2000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I69"/>
       <c r="J69" t="s">
-        <v>300</v>
+        <v>470</v>
       </c>
       <c r="K69" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L69" t="s">
         <v>471</v>
       </c>
+      <c r="L69"/>
       <c r="M69" t="s">
-        <v>375</v>
+        <v>472</v>
       </c>
       <c r="N69" t="s">
-        <v>27</v>
+        <v>133</v>
       </c>
       <c r="O69" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="P69" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B70" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C70" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="D70" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="G70" t="s">
-        <v>476</v>
+        <v>22</v>
       </c>
       <c r="H70">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="I70">
         <v>2014</v>
       </c>
       <c r="J70" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="K70" t="s">
         <v>34</v>
       </c>
       <c r="L70" t="s">
         <v>477</v>
       </c>
       <c r="M70" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="N70" t="s">
         <v>27</v>
       </c>
       <c r="O70" t="s">
         <v>478</v>
       </c>
       <c r="P70" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>480</v>
       </c>
       <c r="B71" t="s">
         <v>481</v>
       </c>
       <c r="C71" t="s">
-        <v>482</v>
+        <v>379</v>
       </c>
       <c r="D71" t="s">
-        <v>483</v>
+        <v>41</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
-        <v>21</v>
+        <v>159</v>
       </c>
       <c r="G71" t="s">
-        <v>44</v>
+        <v>482</v>
       </c>
       <c r="H71">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I71"/>
+        <v>1994</v>
+      </c>
+      <c r="I71">
+        <v>2014</v>
+      </c>
       <c r="J71" t="s">
-        <v>129</v>
+        <v>306</v>
       </c>
       <c r="K71" t="s">
         <v>34</v>
       </c>
-      <c r="L71"/>
+      <c r="L71" t="s">
+        <v>483</v>
+      </c>
       <c r="M71" t="s">
+        <v>381</v>
+      </c>
+      <c r="N71" t="s">
+        <v>27</v>
+      </c>
+      <c r="O71" t="s">
         <v>484</v>
       </c>
-      <c r="N71" t="s">
-[...2 lines deleted...]
-      <c r="O71" t="s">
+      <c r="P71" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>486</v>
+      </c>
+      <c r="B72" t="s">
         <v>487</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
       <c r="D72" t="s">
         <v>489</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G72" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="H72">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I72"/>
       <c r="J72" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="K72" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L72"/>
       <c r="M72" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="N72" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O72" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="P72" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B73" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C73" t="s">
-        <v>194</v>
+        <v>488</v>
       </c>
       <c r="D73" t="s">
-        <v>81</v>
+        <v>495</v>
       </c>
       <c r="E73" t="s">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="F73" t="s">
-        <v>97</v>
+        <v>52</v>
       </c>
       <c r="G73" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="H73">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="I73"/>
       <c r="J73" t="s">
-        <v>494</v>
+        <v>139</v>
       </c>
       <c r="K73" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L73"/>
       <c r="M73" t="s">
+        <v>490</v>
+      </c>
+      <c r="N73" t="s">
+        <v>36</v>
+      </c>
+      <c r="O73" t="s">
         <v>496</v>
       </c>
-      <c r="N73" t="s">
-[...2 lines deleted...]
-      <c r="O73" t="s">
+      <c r="P73" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>498</v>
+      </c>
+      <c r="B74" t="s">
         <v>499</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="D74" t="s">
-        <v>358</v>
+        <v>41</v>
       </c>
       <c r="E74" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="F74" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="G74" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="H74">
         <v>2014</v>
       </c>
       <c r="I74"/>
       <c r="J74" t="s">
-        <v>360</v>
+        <v>500</v>
       </c>
       <c r="K74" t="s">
         <v>34</v>
       </c>
-      <c r="L74"/>
+      <c r="L74" t="s">
+        <v>501</v>
+      </c>
       <c r="M74" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="P74" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B75" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C75" t="s">
-        <v>506</v>
+        <v>69</v>
       </c>
       <c r="D75" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="E75" t="s">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="F75" t="s">
-        <v>43</v>
+        <v>159</v>
       </c>
       <c r="G75" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H75">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I75"/>
       <c r="J75" t="s">
-        <v>507</v>
+        <v>71</v>
       </c>
       <c r="K75" t="s">
         <v>24</v>
       </c>
       <c r="L75" t="s">
+        <v>507</v>
+      </c>
+      <c r="M75" t="s">
         <v>508</v>
       </c>
-      <c r="M75" t="s">
+      <c r="N75" t="s">
+        <v>27</v>
+      </c>
+      <c r="O75" t="s">
         <v>509</v>
       </c>
-      <c r="N75" t="s">
-[...2 lines deleted...]
-      <c r="O75" t="s">
+      <c r="P75" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>511</v>
+      </c>
+      <c r="B76" t="s">
         <v>512</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" t="s">
-        <v>506</v>
+        <v>200</v>
       </c>
       <c r="D76" t="s">
-        <v>52</v>
+        <v>364</v>
       </c>
       <c r="E76" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="F76" t="s">
         <v>21</v>
       </c>
       <c r="G76" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H76">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I76"/>
       <c r="J76" t="s">
-        <v>507</v>
+        <v>366</v>
       </c>
       <c r="K76" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L76" t="s">
+        <v>34</v>
+      </c>
+      <c r="L76"/>
+      <c r="M76" t="s">
+        <v>513</v>
+      </c>
+      <c r="N76" t="s">
+        <v>27</v>
+      </c>
+      <c r="O76" t="s">
         <v>514</v>
       </c>
-      <c r="M76" t="s">
-[...5 lines deleted...]
-      <c r="O76" t="s">
+      <c r="P76" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>516</v>
       </c>
       <c r="B77" t="s">
         <v>517</v>
       </c>
       <c r="C77" t="s">
         <v>518</v>
       </c>
       <c r="D77" t="s">
-        <v>391</v>
+        <v>61</v>
       </c>
       <c r="E77" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F77" t="s">
-        <v>149</v>
+        <v>52</v>
       </c>
       <c r="G77" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H77">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I77"/>
+        <v>2002</v>
+      </c>
+      <c r="I77">
+        <v>2015</v>
+      </c>
       <c r="J77" t="s">
         <v>519</v>
       </c>
       <c r="K77" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L77" t="s">
         <v>520</v>
       </c>
       <c r="M77" t="s">
         <v>521</v>
       </c>
       <c r="N77" t="s">
         <v>27</v>
       </c>
       <c r="O77" t="s">
         <v>522</v>
       </c>
       <c r="P77" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>524</v>
       </c>
       <c r="B78" t="s">
         <v>525</v>
       </c>
       <c r="C78" t="s">
         <v>518</v>
       </c>
       <c r="D78" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="E78" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F78" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="G78" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H78">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I78"/>
+        <v>2013</v>
+      </c>
+      <c r="I78">
+        <v>2015</v>
+      </c>
       <c r="J78" t="s">
         <v>519</v>
       </c>
       <c r="K78" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L78"/>
+        <v>24</v>
+      </c>
+      <c r="L78" t="s">
+        <v>526</v>
+      </c>
       <c r="M78" t="s">
         <v>521</v>
       </c>
       <c r="N78" t="s">
         <v>27</v>
       </c>
       <c r="O78" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="P78" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>528</v>
       </c>
       <c r="B79" t="s">
         <v>529</v>
       </c>
       <c r="C79" t="s">
         <v>530</v>
       </c>
       <c r="D79" t="s">
-        <v>531</v>
+        <v>397</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="F79" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="G79" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H79">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I79"/>
       <c r="J79" t="s">
-        <v>300</v>
+        <v>531</v>
       </c>
       <c r="K79" t="s">
         <v>34</v>
       </c>
       <c r="L79" t="s">
         <v>532</v>
       </c>
       <c r="M79" t="s">
         <v>533</v>
       </c>
       <c r="N79" t="s">
         <v>27</v>
       </c>
       <c r="O79" t="s">
         <v>534</v>
       </c>
       <c r="P79" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>536</v>
       </c>
       <c r="B80" t="s">
         <v>537</v>
       </c>
       <c r="C80" t="s">
-        <v>366</v>
+        <v>530</v>
       </c>
       <c r="D80" t="s">
-        <v>538</v>
+        <v>41</v>
       </c>
       <c r="E80" t="s">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="F80" t="s">
-        <v>43</v>
+        <v>159</v>
       </c>
       <c r="G80" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H80">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I80">
         <v>2017</v>
       </c>
+      <c r="I80"/>
       <c r="J80" t="s">
-        <v>105</v>
+        <v>531</v>
       </c>
       <c r="K80" t="s">
         <v>34</v>
       </c>
       <c r="L80"/>
       <c r="M80" t="s">
-        <v>368</v>
+        <v>533</v>
       </c>
       <c r="N80" t="s">
         <v>27</v>
       </c>
       <c r="O80" t="s">
+        <v>538</v>
+      </c>
+      <c r="P80" t="s">
         <v>539</v>
       </c>
-      <c r="P80" t="s">
+    </row>
+    <row r="81" spans="1:16">
+      <c r="A81" t="s">
         <v>540</v>
+      </c>
+      <c r="B81" t="s">
+        <v>541</v>
+      </c>
+      <c r="C81" t="s">
+        <v>542</v>
+      </c>
+      <c r="D81" t="s">
+        <v>543</v>
+      </c>
+      <c r="E81" t="s">
+        <v>20</v>
+      </c>
+      <c r="F81" t="s">
+        <v>159</v>
+      </c>
+      <c r="G81" t="s">
+        <v>22</v>
+      </c>
+      <c r="H81">
+        <v>2012</v>
+      </c>
+      <c r="I81">
+        <v>2014</v>
+      </c>
+      <c r="J81" t="s">
+        <v>306</v>
+      </c>
+      <c r="K81" t="s">
+        <v>34</v>
+      </c>
+      <c r="L81" t="s">
+        <v>544</v>
+      </c>
+      <c r="M81" t="s">
+        <v>545</v>
+      </c>
+      <c r="N81" t="s">
+        <v>27</v>
+      </c>
+      <c r="O81" t="s">
+        <v>546</v>
+      </c>
+      <c r="P81" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16">
+      <c r="A82" t="s">
+        <v>548</v>
+      </c>
+      <c r="B82" t="s">
+        <v>549</v>
+      </c>
+      <c r="C82" t="s">
+        <v>372</v>
+      </c>
+      <c r="D82" t="s">
+        <v>550</v>
+      </c>
+      <c r="E82" t="s">
+        <v>42</v>
+      </c>
+      <c r="F82" t="s">
+        <v>52</v>
+      </c>
+      <c r="G82" t="s">
+        <v>22</v>
+      </c>
+      <c r="H82">
+        <v>2014</v>
+      </c>
+      <c r="I82">
+        <v>2017</v>
+      </c>
+      <c r="J82" t="s">
+        <v>116</v>
+      </c>
+      <c r="K82" t="s">
+        <v>34</v>
+      </c>
+      <c r="L82"/>
+      <c r="M82" t="s">
+        <v>374</v>
+      </c>
+      <c r="N82" t="s">
+        <v>27</v>
+      </c>
+      <c r="O82" t="s">
+        <v>551</v>
+      </c>
+      <c r="P82" t="s">
+        <v>552</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">