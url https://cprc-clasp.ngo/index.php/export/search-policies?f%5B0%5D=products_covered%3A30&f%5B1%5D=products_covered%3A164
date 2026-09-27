--- v2 (2026-07-31)
+++ v3 (2026-09-27)
@@ -1323,62 +1323,62 @@
   </si>
   <si>
     <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb19043-2013-minimum-allowable-values-energy-efficiency-grades-double-capped-fluorescent</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6C0D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GOST 16325-88 General-purpose digital computers - General technical requirements</t>
   </si>
   <si>
     <t>This standard establishes requirements for stationary computers of general purpose, designed to operate both autonomously and in data processing systems.</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>Russian Energy Agency</t>
   </si>
@@ -6863,112 +6863,112 @@
       </c>
       <c r="D71" t="s">
         <v>327</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
         <v>21</v>
       </c>
       <c r="G71" t="s">
         <v>8</v>
       </c>
       <c r="H71">
         <v>2013</v>
       </c>
       <c r="I71">
         <v>2026</v>
       </c>
       <c r="J71" t="s">
         <v>415</v>
       </c>
       <c r="K71" t="s">
         <v>36</v>
       </c>
-      <c r="L71"/>
+      <c r="L71" t="s">
+        <v>416</v>
+      </c>
       <c r="M71" t="s">
         <v>84</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="P71" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>413</v>
       </c>
       <c r="B72" t="s">
         <v>414</v>
       </c>
       <c r="C72" t="s">
         <v>81</v>
       </c>
       <c r="D72" t="s">
         <v>327</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>21</v>
       </c>
       <c r="G72" t="s">
         <v>8</v>
       </c>
       <c r="H72">
         <v>2013</v>
       </c>
       <c r="I72">
         <v>2026</v>
       </c>
       <c r="J72" t="s">
         <v>415</v>
       </c>
       <c r="K72" t="s">
         <v>36</v>
       </c>
-      <c r="L72" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L72"/>
       <c r="M72" t="s">
         <v>84</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
         <v>419</v>
       </c>
       <c r="P72" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>420</v>
       </c>
       <c r="B73" t="s">
         <v>421</v>
       </c>
       <c r="C73" t="s">
         <v>81</v>
       </c>
       <c r="D73" t="s">
         <v>72</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
         <v>21</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
       <c r="H73">