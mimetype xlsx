--- v1 (2026-02-03)
+++ v2 (2026-06-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -180,99 +180,128 @@
   <si>
     <t>Electricity, Gas, Solid Fuel</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20151188-28-april-2015-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/813/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/424 of 15 March 2019 laying down ecodesign requirements for servers and data storage products</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.</t>
   </si>
   <si>
     <t>Computers, Servers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-1</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/424/contents/2019-03-15</t>
   </si>
   <si>
-    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
-[...11 lines deleted...]
-  <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/617/2020-01-31</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
+This Policy is under review by the European Commission and is expected to be revised in 2026.</t>
+  </si>
+  <si>
+    <t>Servers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-servers</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R0424-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2024/1103 of 18 April 2024 implementing Directive 2009/125/EC of the European Parliament and of the Council as regards ecodesign requirements for local space heaters and separate related controls and repealing Commission Regulat</t>
   </si>
   <si>
     <t>This Regulation lays down ecodesign requirements for the placing on the market and putting into service of domestic local space heaters with a nominal heat output of 50 kW or less and commercial local space heaters with a nominal heat output of the product or a single tube segment heat output of 300 kW or less. This Regulation also lays down ecodesign requirements for separate related controls.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>July 2024</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20241103-18-april-2024-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202401103</t>
   </si>
   <si>
+    <t>Commission Regulation (EU) No 617/2013 of 26 June 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for computers and computer servers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers.
+This Regulation shall apply to the following products that can be powered directly from the mains alternating current (AC) including via an external or internal power supply:
+(a) desktop computers;
+(b) integrated desktop computers;
+(c) notebook computers (including tablet computers, slate computers and mobile thin clients);
+(d) desktop thin clients;
+(e) workstations;
+(f) mobile workstations;
+(g) small-scale servers.</t>
+  </si>
+  <si>
+    <t>March 2026</t>
+  </si>
+  <si>
+    <t>EN 62623:2013</t>
+  </si>
+  <si>
+    <t>European Commission, DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6172013-26-june-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0617-20200301</t>
+  </si>
+  <si>
     <t>CQC31-452421-2011. CQC Mark Certification - Server</t>
   </si>
   <si>
     <t>Applies to tower or rack-mounted servers with 1 and 2 processor sockets. Does NOT apply to Bladed Server or Multi-node Systems</t>
   </si>
   <si>
     <t>China</t>
-  </si>
-[...1 lines deleted...]
-    <t>Servers</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>CQC3135-2011</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/cqc31-452421-2011-cqc-mark-certification-server</t>
   </si>
   <si>
     <t>http://www.cqc.com.cn/www/chinese/c/2011-08-02/492857.shtml</t>
   </si>
   <si>
     <t>CQC31-541205-2018. Energy Efficiency Certification Rules for Data Center</t>
   </si>
@@ -824,51 +853,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P20"/>
+  <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="862.218" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="186.24" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1134,714 +1163,762 @@
         <v>34</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6" t="s">
         <v>26</v>
       </c>
       <c r="O6" t="s">
         <v>53</v>
       </c>
       <c r="P6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" t="s">
         <v>55</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
         <v>52</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>56</v>
       </c>
       <c r="H7">
         <v>2014</v>
       </c>
       <c r="I7">
         <v>2019</v>
       </c>
       <c r="J7" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
-      <c r="M7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M7"/>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
         <v>57</v>
       </c>
       <c r="P7" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>50</v>
       </c>
       <c r="B8" t="s">
         <v>59</v>
       </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>56</v>
       </c>
       <c r="H8">
         <v>2014</v>
       </c>
       <c r="I8">
         <v>2019</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
-      <c r="M8"/>
+      <c r="M8" t="s">
+        <v>42</v>
+      </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
       <c r="O8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>56</v>
       </c>
       <c r="H9">
         <v>2015</v>
       </c>
       <c r="I9">
         <v>2024</v>
       </c>
       <c r="J9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K9" t="s">
         <v>47</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>42</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C10" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
+        <v>52</v>
+      </c>
+      <c r="E10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10">
+        <v>2013</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10" t="s">
         <v>70</v>
-      </c>
-[...16 lines deleted...]
-        <v>73</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="M10" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="P10" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" t="s">
+        <v>76</v>
+      </c>
+      <c r="C11" t="s">
+        <v>77</v>
+      </c>
+      <c r="D11" t="s">
+        <v>60</v>
+      </c>
+      <c r="E11" t="s">
         <v>78</v>
       </c>
-      <c r="B11" t="s">
+      <c r="F11" t="s">
         <v>79</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="H11">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>2011</v>
+      </c>
+      <c r="I11">
+        <v>2011</v>
+      </c>
       <c r="J11" t="s">
         <v>80</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
         <v>81</v>
       </c>
       <c r="M11" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
       <c r="O11" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C12" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="D12" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="E12" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="F12" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>87</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>88</v>
+      </c>
       <c r="M12" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
       <c r="O12" t="s">
         <v>89</v>
       </c>
       <c r="P12" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>91</v>
       </c>
       <c r="B13" t="s">
         <v>92</v>
       </c>
       <c r="C13" t="s">
         <v>93</v>
       </c>
       <c r="D13" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="E13" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="F13" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="G13" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="H13">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13" t="s">
         <v>95</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
       <c r="O13" t="s">
         <v>96</v>
       </c>
       <c r="P13" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>98</v>
       </c>
       <c r="B14" t="s">
         <v>99</v>
       </c>
       <c r="C14" t="s">
         <v>100</v>
       </c>
       <c r="D14" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="E14" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="F14" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="G14" t="s">
         <v>56</v>
       </c>
       <c r="H14">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I14">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="J14" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
         <v>101</v>
       </c>
       <c r="M14" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
       <c r="O14" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="P14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D15" t="s">
-        <v>107</v>
+        <v>60</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="F15" t="s">
-        <v>108</v>
+        <v>79</v>
       </c>
       <c r="G15" t="s">
         <v>56</v>
       </c>
       <c r="H15">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="I15">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="J15" t="s">
+        <v>80</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" t="s">
+        <v>108</v>
+      </c>
+      <c r="M15" t="s">
+        <v>102</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+      <c r="O15" t="s">
         <v>109</v>
       </c>
-      <c r="K15" t="s">
+      <c r="P15" t="s">
         <v>110</v>
-      </c>
-[...13 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B16" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C16" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="D16" t="s">
-        <v>19</v>
+        <v>114</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="G16" t="s">
-        <v>8</v>
+        <v>56</v>
       </c>
       <c r="H16">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="I16">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="J16" t="s">
+        <v>116</v>
+      </c>
+      <c r="K16" t="s">
+        <v>117</v>
+      </c>
+      <c r="L16" t="s">
+        <v>118</v>
+      </c>
+      <c r="M16" t="s">
         <v>119</v>
       </c>
-      <c r="K16" t="s">
-[...2 lines deleted...]
-      <c r="L16" t="s">
+      <c r="N16" t="s">
         <v>120</v>
       </c>
-      <c r="M16" t="s">
+      <c r="O16" t="s">
         <v>121</v>
       </c>
-      <c r="N16" t="s">
-[...2 lines deleted...]
-      <c r="O16" t="s">
+      <c r="P16" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>123</v>
+      </c>
+      <c r="B17" t="s">
         <v>124</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>125</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" t="s">
+        <v>115</v>
+      </c>
+      <c r="G17" t="s">
+        <v>8</v>
+      </c>
+      <c r="H17">
+        <v>2011</v>
+      </c>
+      <c r="I17">
+        <v>2024</v>
+      </c>
+      <c r="J17" t="s">
         <v>126</v>
-      </c>
-[...17 lines deleted...]
-        <v>127</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
+        <v>127</v>
+      </c>
+      <c r="M17" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
       <c r="O17" t="s">
+        <v>129</v>
+      </c>
+      <c r="P17" t="s">
         <v>130</v>
       </c>
-      <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>131</v>
       </c>
       <c r="B18" t="s">
         <v>132</v>
       </c>
       <c r="C18" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="D18" t="s">
-        <v>19</v>
+        <v>60</v>
       </c>
       <c r="E18" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="F18" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="K18" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="L18"/>
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
+        <v>135</v>
+      </c>
       <c r="M18" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
       <c r="O18" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B19" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C19" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="D19" t="s">
         <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>2022</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="K19" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
       <c r="O19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="P19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C20" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="D20" t="s">
         <v>19</v>
       </c>
       <c r="E20" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2022</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="K20" t="s">
-        <v>24</v>
+        <v>145</v>
       </c>
       <c r="L20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="M20" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
       <c r="O20" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="P20" t="s">
-        <v>146</v>
+        <v>148</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>149</v>
+      </c>
+      <c r="B21" t="s">
+        <v>150</v>
+      </c>
+      <c r="C21" t="s">
+        <v>133</v>
+      </c>
+      <c r="D21" t="s">
+        <v>19</v>
+      </c>
+      <c r="E21" t="s">
+        <v>78</v>
+      </c>
+      <c r="F21" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" t="s">
+        <v>22</v>
+      </c>
+      <c r="H21">
+        <v>2022</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>134</v>
+      </c>
+      <c r="K21" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" t="s">
+        <v>151</v>
+      </c>
+      <c r="M21" t="s">
+        <v>136</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+      <c r="O21" t="s">
+        <v>152</v>
+      </c>
+      <c r="P21" t="s">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">