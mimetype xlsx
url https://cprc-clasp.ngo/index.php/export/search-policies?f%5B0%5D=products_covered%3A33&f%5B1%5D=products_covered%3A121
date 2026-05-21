--- v1 (2025-12-04)
+++ v2 (2026-05-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -135,130 +135,159 @@
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Computers, Servers</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-1</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/424/contents/2019-03-15</t>
   </si>
   <si>
-    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
-[...17 lines deleted...]
-  <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/617/2020-01-31</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
+This Policy is under review by the European Commission and is expected to be revised in 2026.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>Servers</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-servers</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R0424-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2024/1834 of 3 July 2024 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for fans driven by motors with an electric input power between 125 W and 500 kW</t>
   </si>
   <si>
     <t>This Regulation lays down ecodesign requirements for the placing on the market or putting into service of fans with an electric input power between 125 W and 500 kW (≥ 125 W and ≤ 500 kW) at their best efficiency point, including where they are integrated into other products.
 This policy comes into effect on July 24 2026. It is a revision of Regulation (EU) No 327/2011 which is repealed with effect from 24 July 2026. However, Annexes I, II and III to that Regulation, shall continue to apply until 24 July 2037, in relation to fans integrated into other products and in relation to spare part fans.
 Units of models placed on the market between 24 July 2024 and 24 July 2026 which comply with the provisions of this Regulation shall be considered to comply with the requirements of Regulation (EU) No 327/2011.</t>
   </si>
   <si>
     <t>Europe, European Union</t>
   </si>
   <si>
     <t>Industrial Fans</t>
   </si>
   <si>
     <t>August 2024</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20241834-3-july-2024-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202401834</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 327/2011 of 30 March 2011 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for fans driven by motors</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market or putting into service of fans  -driven by motors with an electric input power between 125 W and 500 kW; including those integrated in other energy-related products as covered by Directive 2009-125-EC. The Regulation shall not apply to fans integrated in: products with a sole electric motor of 3 kW or less where the fan is fixed on the same shaft used for driving the main functionality; laundry and washer dryers 3 kW maximum electrical input power; kitchen hoods 280 W total maximum electrical input power attributable to the fans. This Regulation shall not apply to fans which are designed to operate under certain specified conditions; potentially explosive atmospheres; emergency use only; extreme operating temperatures; high supply voltage; etc.   These types of fans can be found in commercial and industrial buildings.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-3272011-30-march-2011-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2011/327/contents</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-3272011-30-march-2011-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02011R0327-20170109</t>
   </si>
   <si>
+    <t>Commission Regulation (EU) No 617/2013 of 26 June 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for computers and computer servers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers.
+This Regulation shall apply to the following products that can be powered directly from the mains alternating current (AC) including via an external or internal power supply:
+(a) desktop computers;
+(b) integrated desktop computers;
+(c) notebook computers (including tablet computers, slate computers and mobile thin clients);
+(d) desktop thin clients;
+(e) workstations;
+(f) mobile workstations;
+(g) small-scale servers.</t>
+  </si>
+  <si>
+    <t>March 2026</t>
+  </si>
+  <si>
+    <t>EN 62623:2013</t>
+  </si>
+  <si>
+    <t>European Commission, DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6172013-26-june-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0617-20200301</t>
+  </si>
+  <si>
     <t>CQC31-452421-2011. CQC Mark Certification - Server</t>
   </si>
   <si>
     <t>Applies to tower or rack-mounted servers with 1 and 2 processor sockets. Does NOT apply to Bladed Server or Multi-node Systems</t>
-  </si>
-[...1 lines deleted...]
-    <t>Servers</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>CQC3135-2011</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/cqc31-452421-2011-cqc-mark-certification-server</t>
   </si>
   <si>
     <t>http://www.cqc.com.cn/www/chinese/c/2011-08-02/492857.shtml</t>
   </si>
   <si>
     <t>CQC31-541205-2018. Energy Efficiency Certification Rules for Data Center</t>
   </si>
@@ -794,51 +823,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P18"/>
+  <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1075.737" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -974,757 +1003,805 @@
         <v>36</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
         <v>37</v>
       </c>
       <c r="P3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
         <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4">
         <v>2014</v>
       </c>
       <c r="I4">
         <v>2019</v>
       </c>
       <c r="J4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4"/>
-      <c r="M4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M4"/>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="P4" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C5" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
         <v>2014</v>
       </c>
       <c r="I5">
         <v>2019</v>
       </c>
       <c r="J5" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5"/>
-      <c r="M5"/>
+      <c r="M5" t="s">
+        <v>46</v>
+      </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>2024</v>
       </c>
       <c r="I6">
         <v>2024</v>
       </c>
       <c r="J6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" t="s">
         <v>35</v>
       </c>
       <c r="H7">
         <v>2011</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
         <v>36</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8" t="s">
         <v>35</v>
       </c>
       <c r="H8">
         <v>2011</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="E9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" t="s">
+        <v>34</v>
+      </c>
+      <c r="G9" t="s">
+        <v>35</v>
+      </c>
+      <c r="H9">
+        <v>2013</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9" t="s">
         <v>65</v>
-      </c>
-[...13 lines deleted...]
-        <v>67</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="M9" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="P9" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B10" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="E10" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="F10" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="G10" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H10">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2011</v>
+      </c>
+      <c r="I10">
+        <v>2011</v>
+      </c>
       <c r="J10" t="s">
         <v>74</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
         <v>75</v>
       </c>
       <c r="M10" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C11" t="s">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="E11" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="F11" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="G11" t="s">
         <v>35</v>
       </c>
       <c r="H11">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>81</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11"/>
+      <c r="L11" t="s">
+        <v>82</v>
+      </c>
       <c r="M11" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
         <v>83</v>
       </c>
       <c r="P11" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>85</v>
       </c>
       <c r="B12" t="s">
         <v>86</v>
       </c>
       <c r="C12" t="s">
         <v>87</v>
       </c>
       <c r="D12" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="E12" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="F12" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="G12" t="s">
         <v>35</v>
       </c>
       <c r="H12">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>88</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12" t="s">
+      <c r="L12"/>
+      <c r="M12" t="s">
         <v>89</v>
       </c>
-      <c r="M12" t="s">
+      <c r="N12" t="s">
+        <v>27</v>
+      </c>
+      <c r="O12" t="s">
         <v>90</v>
       </c>
-      <c r="N12" t="s">
-[...2 lines deleted...]
-      <c r="O12" t="s">
+      <c r="P12" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B13" t="s">
         <v>93</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>94</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="F13" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H13">
         <v>2013</v>
       </c>
-      <c r="I13">
-[...1 lines deleted...]
-      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
         <v>96</v>
       </c>
       <c r="M13" t="s">
         <v>97</v>
       </c>
       <c r="N13" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="O13" t="s">
         <v>98</v>
       </c>
       <c r="P13" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>100</v>
       </c>
       <c r="B14" t="s">
         <v>101</v>
       </c>
       <c r="C14" t="s">
         <v>102</v>
       </c>
       <c r="D14" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="E14" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="F14" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I14">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="J14" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
         <v>103</v>
       </c>
       <c r="M14" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P14" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D15" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="F15" t="s">
-        <v>109</v>
+        <v>73</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="I15">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="J15" t="s">
-        <v>110</v>
+        <v>74</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
+        <v>110</v>
+      </c>
+      <c r="M15" t="s">
+        <v>104</v>
+      </c>
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
         <v>111</v>
       </c>
-      <c r="M15" t="s">
+      <c r="P15" t="s">
         <v>112</v>
-      </c>
-[...7 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>113</v>
+      </c>
+      <c r="B16" t="s">
+        <v>114</v>
+      </c>
+      <c r="C16" t="s">
         <v>115</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>116</v>
       </c>
       <c r="G16" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H16">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2008</v>
+      </c>
+      <c r="I16">
+        <v>2010</v>
+      </c>
       <c r="J16" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16"/>
+      <c r="L16" t="s">
+        <v>118</v>
+      </c>
       <c r="M16" t="s">
         <v>119</v>
       </c>
       <c r="N16" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="O16" t="s">
         <v>120</v>
       </c>
       <c r="P16" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>122</v>
       </c>
       <c r="B17" t="s">
         <v>123</v>
       </c>
       <c r="C17" t="s">
         <v>124</v>
       </c>
       <c r="D17" t="s">
-        <v>125</v>
+        <v>52</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>109</v>
+        <v>34</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H17">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I17"/>
       <c r="J17" t="s">
+        <v>125</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17" t="s">
         <v>126</v>
       </c>
-      <c r="K17" t="s">
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
         <v>127</v>
       </c>
-      <c r="L17" t="s">
+      <c r="P17" t="s">
         <v>128</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>129</v>
+      </c>
+      <c r="B18" t="s">
+        <v>130</v>
+      </c>
+      <c r="C18" t="s">
+        <v>131</v>
+      </c>
+      <c r="D18" t="s">
         <v>132</v>
       </c>
-      <c r="B18" t="s">
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>116</v>
+      </c>
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>2017</v>
+      </c>
+      <c r="I18">
+        <v>2021</v>
+      </c>
+      <c r="J18" t="s">
         <v>133</v>
       </c>
-      <c r="C18" t="s">
+      <c r="K18" t="s">
         <v>134</v>
       </c>
-      <c r="D18" t="s">
-[...5 lines deleted...]
-      <c r="F18" t="s">
+      <c r="L18" t="s">
+        <v>135</v>
+      </c>
+      <c r="M18" t="s">
+        <v>136</v>
+      </c>
+      <c r="N18" t="s">
+        <v>54</v>
+      </c>
+      <c r="O18" t="s">
+        <v>137</v>
+      </c>
+      <c r="P18" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>139</v>
+      </c>
+      <c r="B19" t="s">
+        <v>140</v>
+      </c>
+      <c r="C19" t="s">
+        <v>141</v>
+      </c>
+      <c r="D19" t="s">
+        <v>44</v>
+      </c>
+      <c r="E19" t="s">
+        <v>72</v>
+      </c>
+      <c r="F19" t="s">
         <v>34</v>
       </c>
-      <c r="G18" t="s">
+      <c r="G19" t="s">
         <v>35</v>
       </c>
-      <c r="H18">
+      <c r="H19">
         <v>2021</v>
       </c>
-      <c r="I18"/>
-[...3 lines deleted...]
-      <c r="K18" t="s">
+      <c r="I19"/>
+      <c r="J19" t="s">
+        <v>142</v>
+      </c>
+      <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L18" t="s">
-[...5 lines deleted...]
-      <c r="N18" t="s">
+      <c r="L19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M19" t="s">
+        <v>144</v>
+      </c>
+      <c r="N19" t="s">
         <v>27</v>
       </c>
-      <c r="O18" t="s">
-[...2 lines deleted...]
-      <c r="P18"/>
+      <c r="O19" t="s">
+        <v>145</v>
+      </c>
+      <c r="P19"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>