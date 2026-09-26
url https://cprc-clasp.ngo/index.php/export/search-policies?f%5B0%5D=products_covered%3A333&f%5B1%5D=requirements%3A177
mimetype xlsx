--- v0 (2025-12-04)
+++ v1 (2026-09-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -140,50 +140,74 @@
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
     <t>CEL-021. Power Transformer</t>
   </si>
   <si>
     <t>Applies to remote refrigerated display cabinets for food sales and display. Does NOT apply to refrigerated automatic vending machine or refrigerated display cabinets which are not for retail purpose.</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>May 2021</t>
   </si>
   <si>
     <t>GB 1094.1-1996 GB/T 2900.15-1997 GB/T 6451-2008 GB 24790-2009</t>
   </si>
   <si>
     <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/cel-021-power-transformer</t>
   </si>
   <si>
     <t>https://www.energylabelrecord.com/xzzq/display.htm?contentId=ae2f1677d59a46688deb3fdd6b01095c</t>
@@ -228,53 +252,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20191783-1-october-2019-amending-regulation-eu-no-5482014-1</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/1783/contents/2019-10-01</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Distribution Transformers (DT)</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling requirements for oil immersed, naturally air cooled, three phase, and double wound non sealed type out door distribution transformer. The standard ratings covered under the pilot scheme are 16, 25, 63, 100, 160 and 200 kVA and non standard ratings from 16 kVA to 200 kVA.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>IS 2026 (part I, II, III):1977, IS 1180 (part I):2014, IS 2500 (part I):2000</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-policy-distribution-transformers-dt</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/DTnoti.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
@@ -791,51 +812,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P18"/>
+  <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="275.933" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1132.438" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="116.686" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="154.391" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -969,774 +990,820 @@
         <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
         <v>36</v>
       </c>
       <c r="M3" t="s">
         <v>37</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
         <v>38</v>
       </c>
       <c r="P3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>40</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B4"/>
       <c r="C4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
         <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="H4">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N4" t="s">
         <v>45</v>
       </c>
-      <c r="M4" t="s">
+      <c r="O4" t="s">
         <v>46</v>
       </c>
-      <c r="N4" t="s">
-[...2 lines deleted...]
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" t="s">
         <v>49</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D5" t="s">
         <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H5">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I5"/>
       <c r="J5" t="s">
         <v>52</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
         <v>53</v>
       </c>
       <c r="M5" t="s">
         <v>54</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
         <v>55</v>
       </c>
       <c r="P5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="B6" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D6" t="s">
         <v>33</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>2015</v>
       </c>
       <c r="I6">
         <v>2019</v>
       </c>
       <c r="J6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="L6"/>
-      <c r="M6"/>
+      <c r="L6" t="s">
+        <v>61</v>
+      </c>
+      <c r="M6" t="s">
+        <v>62</v>
+      </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="P6" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="D7" t="s">
         <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2015</v>
       </c>
       <c r="I7">
         <v>2019</v>
       </c>
       <c r="J7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="P7" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="B8" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="C8" t="s">
         <v>65</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I8">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="J8" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="M8" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8"/>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+      <c r="O8" t="s">
         <v>69</v>
       </c>
-      <c r="N8" t="s">
+      <c r="P8" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>71</v>
+      </c>
+      <c r="B9" t="s">
+        <v>72</v>
+      </c>
+      <c r="C9" t="s">
         <v>73</v>
       </c>
-      <c r="B9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D9" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="I9">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J9" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="K9" t="s">
+        <v>24</v>
+      </c>
+      <c r="L9" t="s">
+        <v>76</v>
+      </c>
+      <c r="M9" t="s">
         <v>77</v>
       </c>
-      <c r="L9"/>
-      <c r="M9" t="s">
+      <c r="N9" t="s">
+        <v>45</v>
+      </c>
+      <c r="O9" t="s">
         <v>78</v>
       </c>
-      <c r="N9" t="s">
-[...2 lines deleted...]
-      <c r="O9" t="s">
+      <c r="P9" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>80</v>
+      </c>
+      <c r="B10" t="s">
         <v>81</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>82</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
-        <v>2006</v>
+        <v>2016</v>
       </c>
       <c r="I10">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="J10" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="N10" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="O10" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="P10" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B11" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C11" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="I11">
-        <v>2012</v>
+        <v>2024</v>
       </c>
       <c r="J11" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
         <v>90</v>
       </c>
       <c r="M11" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
+        <v>91</v>
+      </c>
+      <c r="P11" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>93</v>
+      </c>
+      <c r="B12" t="s">
         <v>94</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="D12" t="s">
         <v>33</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2012</v>
+        <v>2004</v>
       </c>
       <c r="I12">
         <v>2012</v>
       </c>
       <c r="J12" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
+        <v>97</v>
+      </c>
+      <c r="M12" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
+        <v>99</v>
+      </c>
+      <c r="P12" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13" t="s">
         <v>102</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="D13" t="s">
         <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H13">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I13"/>
+        <v>2012</v>
+      </c>
+      <c r="I13">
+        <v>2012</v>
+      </c>
       <c r="J13" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>105</v>
+      </c>
       <c r="M13" t="s">
         <v>106</v>
       </c>
       <c r="N13" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="O13" t="s">
         <v>107</v>
       </c>
       <c r="P13" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>109</v>
       </c>
       <c r="B14" t="s">
         <v>110</v>
       </c>
       <c r="C14" t="s">
         <v>111</v>
       </c>
       <c r="D14" t="s">
         <v>33</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H14">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="N14" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="O14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B15" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C15" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="D15" t="s">
         <v>33</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>2012</v>
       </c>
       <c r="I15">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="J15" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="N15" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="O15" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="P15" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B16" t="s">
+        <v>122</v>
+      </c>
+      <c r="C16" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="D16" t="s">
         <v>33</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2004</v>
+        <v>2012</v>
       </c>
       <c r="I16">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="J16" t="s">
-        <v>120</v>
+        <v>104</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="N16" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="O16" t="s">
         <v>123</v>
       </c>
       <c r="P16" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>124</v>
+      </c>
+      <c r="B17" t="s">
         <v>125</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>126</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>128</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2017</v>
+        <v>2004</v>
       </c>
       <c r="I17">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="J17" t="s">
+        <v>127</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17" t="s">
+        <v>128</v>
+      </c>
+      <c r="M17" t="s">
         <v>129</v>
       </c>
-      <c r="K17" t="s">
+      <c r="N17" t="s">
+        <v>45</v>
+      </c>
+      <c r="O17" t="s">
         <v>130</v>
       </c>
-      <c r="L17" t="s">
+      <c r="P17" t="s">
         <v>131</v>
-      </c>
-[...10 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>132</v>
+      </c>
+      <c r="B18" t="s">
+        <v>133</v>
+      </c>
+      <c r="C18" t="s">
+        <v>134</v>
+      </c>
+      <c r="D18" t="s">
         <v>135</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="I18">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="J18" t="s">
+        <v>136</v>
+      </c>
+      <c r="K18" t="s">
+        <v>137</v>
+      </c>
+      <c r="L18" t="s">
         <v>138</v>
       </c>
-      <c r="K18" t="s">
-[...2 lines deleted...]
-      <c r="L18"/>
       <c r="M18" t="s">
         <v>139</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
         <v>140</v>
       </c>
       <c r="P18" t="s">
         <v>141</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>142</v>
+      </c>
+      <c r="B19" t="s">
+        <v>143</v>
+      </c>
+      <c r="C19" t="s">
+        <v>144</v>
+      </c>
+      <c r="D19" t="s">
+        <v>33</v>
+      </c>
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" t="s">
+        <v>21</v>
+      </c>
+      <c r="G19" t="s">
+        <v>22</v>
+      </c>
+      <c r="H19">
+        <v>2010</v>
+      </c>
+      <c r="I19">
+        <v>2015</v>
+      </c>
+      <c r="J19" t="s">
+        <v>145</v>
+      </c>
+      <c r="K19" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19" t="s">
+        <v>146</v>
+      </c>
+      <c r="N19" t="s">
+        <v>27</v>
+      </c>
+      <c r="O19" t="s">
+        <v>147</v>
+      </c>
+      <c r="P19" t="s">
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">