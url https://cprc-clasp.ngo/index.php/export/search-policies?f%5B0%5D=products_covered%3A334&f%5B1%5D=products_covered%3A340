--- v2 (2026-08-25)
+++ v3 (2026-10-19)
@@ -897,69 +897,69 @@
   <si>
     <t>KS K 0891
 ,   
                     KS C IEC 61121
 ,   
                     KS C IEC 60456
 ,   
                     KS K ISO 139
 ,   
                     KS K 0552
 ,   
                     ISO 9867:2022
 ,   
                     KS K ISO 105-F01</t>
   </si>
   <si>
     <t>Ministry of Trade, Industry and Energy, Korea</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/regulations-operation-energy-efficient-equipment-maximum-energy-efficiency-standards-and</t>
   </si>
   <si>
     <t>https://eep.energy.or.kr/pds/view.aspx?cate=4&amp;no=183</t>
   </si>
   <si>
-    <t>Resolution CGIEE No. 2, of June 25, 2026</t>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
   </si>
   <si>
     <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>Published, New</t>
   </si>
   <si>
     <t>August 2026</t>
   </si>
   <si>
     <t>CGIEE</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
   </si>
   <si>
     <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Resolution No. 6 - Labeling for Clothes Dryers</t>
   </si>
   <si>
     <t>This policy specifies labeling requirements for clothes dryers.</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>IEC 61121:2012-04</t>
   </si>
   <si>
     <t>Ministry of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/resolution-no-6-labeling-clothes-dryers</t>
   </si>