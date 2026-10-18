--- v1 (2025-12-06)
+++ v2 (2026-10-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -190,50 +190,73 @@
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
   <si>
     <t>https://laws-lois.justice.gc.ca/eng/regulations/SOR-2016-311/index.html</t>
+  </si>
+  <si>
+    <t>GB 12021.4-2026 Maximum allowable values of the energy consumption, water consumption and grades for electric washing machines and washer-dryers</t>
+  </si>
+  <si>
+    <t>This policy specifies the energy efficiency and water efficiency grades, technical requirements, and test methods for household and similar-use electric washing machines. 
+This document applies to electric washing machines and washer-dryers with a single drum (or tub) and a rated washing capacity of no more than 25.0 kg, a single-phase rated voltage not exceeding 250 V, and intended for use by non-professionals in households, shops, schools, and similar settings.
+For pulsator-type washer-dryers and drum-type washer-dryers with a rated drying capacity of no more than 1.0 kg, only the washing function is assessed.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-120214-2026-maximum-allowable-values-energy-consumption-water-consumption-and-grades</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=4804719D7D206D7538788BE44F54DC64</t>
   </si>
   <si>
     <t>JS 2097:2013 Energy labeling of household combined washer-driers</t>
   </si>
   <si>
     <t>This policy covers electric mains operated household combined washer-driers. Appliances that can also use other energy sources are excluded.</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>JS 2096</t>
   </si>
   <si>
     <t>National Energy Research Centre (NERC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/js-20972013-energy-labeling-household-combined-washer-driers</t>
   </si>
   <si>
     <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5458</t>
   </si>
@@ -761,71 +784,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P14"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="503.591" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="176.814" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1040,471 +1063,519 @@
       <c r="L5"/>
       <c r="M5" t="s">
         <v>56</v>
       </c>
       <c r="N5" t="s">
         <v>37</v>
       </c>
       <c r="O5" t="s">
         <v>57</v>
       </c>
       <c r="P5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>59</v>
       </c>
       <c r="B6" t="s">
         <v>60</v>
       </c>
       <c r="C6" t="s">
         <v>61</v>
       </c>
       <c r="D6" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G6" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="H6">
-        <v>2013</v>
+        <v>1989</v>
       </c>
       <c r="I6">
-        <v>2014</v>
+        <v>2026</v>
       </c>
       <c r="J6" t="s">
         <v>62</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="N6" t="s">
         <v>37</v>
       </c>
       <c r="O6" t="s">
+        <v>64</v>
+      </c>
+      <c r="P6" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B7" t="s">
         <v>67</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="D7" t="s">
         <v>43</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
       <c r="H7">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I7">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J7" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M7" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="N7" t="s">
         <v>37</v>
       </c>
       <c r="O7" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P7" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B8" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C8" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D8" t="s">
-        <v>75</v>
+        <v>43</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="G8" t="s">
         <v>32</v>
       </c>
       <c r="H8">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="I8">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="J8" t="s">
+        <v>69</v>
+      </c>
+      <c r="K8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L8" t="s">
         <v>76</v>
       </c>
-      <c r="K8" t="s">
+      <c r="M8" t="s">
+        <v>71</v>
+      </c>
+      <c r="N8" t="s">
+        <v>37</v>
+      </c>
+      <c r="O8" t="s">
         <v>77</v>
       </c>
-      <c r="L8" t="s">
+      <c r="P8" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B9" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="C9" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D9" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
+        <v>53</v>
+      </c>
+      <c r="G9" t="s">
+        <v>32</v>
+      </c>
+      <c r="H9">
+        <v>2017</v>
+      </c>
+      <c r="I9">
+        <v>2021</v>
+      </c>
+      <c r="J9" t="s">
+        <v>83</v>
+      </c>
+      <c r="K9" t="s">
+        <v>84</v>
+      </c>
+      <c r="L9" t="s">
+        <v>85</v>
+      </c>
+      <c r="M9" t="s">
+        <v>86</v>
+      </c>
+      <c r="N9" t="s">
         <v>87</v>
       </c>
-      <c r="G9" t="s">
+      <c r="O9" t="s">
         <v>88</v>
       </c>
-      <c r="H9">
-[...3 lines deleted...]
-      <c r="J9" t="s">
+      <c r="P9" t="s">
         <v>89</v>
-      </c>
-[...16 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B10" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C10" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>93</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>53</v>
+        <v>94</v>
       </c>
       <c r="G10" t="s">
-        <v>32</v>
+        <v>95</v>
       </c>
       <c r="H10">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I10"/>
       <c r="J10" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="K10" t="s">
         <v>34</v>
       </c>
       <c r="L10" t="s">
+        <v>97</v>
+      </c>
+      <c r="M10" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="N10" t="s">
         <v>37</v>
       </c>
       <c r="O10" t="s">
+        <v>99</v>
+      </c>
+      <c r="P10" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>101</v>
+      </c>
+      <c r="B11" t="s">
         <v>102</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>103</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>105</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H11">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>2007</v>
+      </c>
+      <c r="I11">
+        <v>2018</v>
+      </c>
       <c r="J11" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
       <c r="K11" t="s">
         <v>34</v>
       </c>
-      <c r="L11"/>
+      <c r="L11" t="s">
+        <v>105</v>
+      </c>
       <c r="M11" t="s">
         <v>106</v>
       </c>
       <c r="N11" t="s">
         <v>37</v>
       </c>
       <c r="O11" t="s">
         <v>107</v>
       </c>
       <c r="P11" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>109</v>
       </c>
       <c r="B12" t="s">
         <v>110</v>
       </c>
       <c r="C12" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="D12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>54</v>
       </c>
       <c r="K12" t="s">
-        <v>112</v>
+        <v>34</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="N12" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
       <c r="O12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C13" t="s">
-        <v>18</v>
+        <v>111</v>
       </c>
       <c r="D13" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="K13" t="s">
-        <v>34</v>
+        <v>119</v>
       </c>
       <c r="L13"/>
-      <c r="M13"/>
+      <c r="M13" t="s">
+        <v>113</v>
+      </c>
       <c r="N13" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="O13" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="P13" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B14" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C14" t="s">
-        <v>121</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>122</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="G14" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H14">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
-        <v>123</v>
+        <v>23</v>
       </c>
       <c r="K14" t="s">
         <v>34</v>
       </c>
-      <c r="L14" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L14"/>
+      <c r="M14"/>
       <c r="N14" t="s">
         <v>37</v>
       </c>
       <c r="O14" t="s">
+        <v>124</v>
+      </c>
+      <c r="P14" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
         <v>126</v>
       </c>
-      <c r="P14" t="s">
+      <c r="B15" t="s">
         <v>127</v>
+      </c>
+      <c r="C15" t="s">
+        <v>128</v>
+      </c>
+      <c r="D15" t="s">
+        <v>129</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>53</v>
+      </c>
+      <c r="G15" t="s">
+        <v>32</v>
+      </c>
+      <c r="H15">
+        <v>2012</v>
+      </c>
+      <c r="I15">
+        <v>2014</v>
+      </c>
+      <c r="J15" t="s">
+        <v>130</v>
+      </c>
+      <c r="K15" t="s">
+        <v>34</v>
+      </c>
+      <c r="L15" t="s">
+        <v>131</v>
+      </c>
+      <c r="M15" t="s">
+        <v>132</v>
+      </c>
+      <c r="N15" t="s">
+        <v>37</v>
+      </c>
+      <c r="O15" t="s">
+        <v>133</v>
+      </c>
+      <c r="P15" t="s">
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">