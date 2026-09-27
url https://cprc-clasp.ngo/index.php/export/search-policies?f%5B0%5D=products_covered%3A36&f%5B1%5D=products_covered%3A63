--- v2 (2026-02-04)
+++ v3 (2026-09-27)
@@ -12,172 +12,219 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Superseded</t>
+  </si>
+  <si>
+    <t>October 2022</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2023/1669 of 16 June 2023 with regard to the energy labelling of smartphones and slate tablets</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of smartphones and slate tablets, and the provision of supplementary product information on smartphones and slate tablets.
 In addition to the energy efficiency score, the regulation includes requirements for the display of battery endurance, battery degradation, resistance to being dropped, repairability, and ingress protection on the energy label. 
 Reference test methods are listed in Annex IVa.
 This Regulation does not apply to the following products:
 (a) mobile phones and tablets with a flexible main display which the user can unroll and roll up partly or fully.
 (b) smartphones for high security communication.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Europe, European Union</t>
   </si>
   <si>
     <t>Electronics, Information Technology, Phones and tablets</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>September 2023</t>
-  </si>
-[...4 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20231669-16-june-2023-regard-energy-labelling</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R1669</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/1670 of 16 June 2023 laying down ecodesign requirements for smartphones &amp; mobile phones</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of smartphones, other mobile phones, cordless phones and slate tablets.
 These requirements include rules for the availability of spare parts, access to repair and maintenance information, maximum delivery time of spare parts, information on the price of spart parts, disassembly, reliability, and recyclability.  
 This Regulation does not apply to the following products:
 (a) mobile phones and tablets with a flexible main display which the user can unroll and roll up partly or fully.
 (b) smartphones for high security communication.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20231670-16-june-2023-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R1670</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
   </si>
   <si>
     <t>United Kingdom</t>
-  </si>
-[...1 lines deleted...]
-    <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>August 2023</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
@@ -186,82 +233,50 @@
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
   </si>
   <si>
     <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
   </si>
   <si>
     <t>Republic of Korea</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>KS C IEC 60312</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
-  </si>
-[...30 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
   </si>
   <si>
     <t>GOST 10280-83 Vacuum electric cleaners for household - General specifications</t>
   </si>
   <si>
     <t>This policy covers household vacuum cleaners with dry filters intended for cleaning of premises, clothes, carpets and furniture.</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>GOST 27570.6-87, art. 6.13 GOST 10280-83</t>
   </si>
   <si>
     <t>Russian Energy Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gost-10280-83-vacuum-electric-cleaners-household-general-specifications</t>
   </si>
@@ -777,71 +792,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:P17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="285.359" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="72.982" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -857,752 +872,800 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...3 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2"/>
       <c r="N2" t="s">
         <v>25</v>
       </c>
       <c r="O2" t="s">
         <v>26</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>20</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H3">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M3"/>
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>34</v>
+      </c>
       <c r="N3" t="s">
         <v>25</v>
       </c>
       <c r="O3" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="P3" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4" t="s">
         <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="P4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
         <v>41</v>
       </c>
-      <c r="D5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H5">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>42</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L5"/>
-      <c r="M5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M5"/>
       <c r="N5" t="s">
         <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D6" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H6">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6"/>
       <c r="N6" t="s">
         <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>55</v>
       </c>
       <c r="C7" t="s">
         <v>56</v>
       </c>
       <c r="D7" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
         <v>20</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="H7">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="N7" t="s">
         <v>25</v>
       </c>
       <c r="O7" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="P7" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B8" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C8" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H8">
-        <v>1985</v>
+        <v>2009</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L8" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="M8" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="N8" t="s">
         <v>25</v>
       </c>
       <c r="O8" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P8" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B9" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="C9" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="F9" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H9">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L9"/>
+        <v>22</v>
+      </c>
+      <c r="L9" t="s">
+        <v>74</v>
+      </c>
       <c r="M9" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="N9" t="s">
         <v>25</v>
       </c>
       <c r="O9" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="P9" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C10" t="s">
         <v>80</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" t="s">
+        <v>72</v>
+      </c>
+      <c r="F10" t="s">
         <v>81</v>
       </c>
-      <c r="C10" t="s">
+      <c r="G10" t="s">
+        <v>41</v>
+      </c>
+      <c r="H10">
+        <v>2016</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10" t="s">
+        <v>73</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" t="s">
         <v>82</v>
-      </c>
-[...28 lines deleted...]
-        <v>86</v>
       </c>
       <c r="N10" t="s">
         <v>25</v>
       </c>
       <c r="O10" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="P10" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>85</v>
+      </c>
+      <c r="B11" t="s">
+        <v>86</v>
+      </c>
+      <c r="C11" t="s">
+        <v>87</v>
+      </c>
+      <c r="D11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
+        <v>88</v>
+      </c>
+      <c r="G11" t="s">
         <v>89</v>
       </c>
-      <c r="B11" t="s">
+      <c r="H11">
+        <v>2012</v>
+      </c>
+      <c r="I11">
+        <v>2014</v>
+      </c>
+      <c r="J11" t="s">
+        <v>64</v>
+      </c>
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" t="s">
         <v>90</v>
       </c>
-      <c r="C11" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="M11" t="s">
-        <v>51</v>
+        <v>91</v>
       </c>
       <c r="N11" t="s">
         <v>25</v>
       </c>
       <c r="O11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P11" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B12" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C12" t="s">
-        <v>95</v>
+        <v>63</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="F12" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H12">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>96</v>
+        <v>64</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L12" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="M12" t="s">
-        <v>98</v>
+        <v>66</v>
       </c>
       <c r="N12" t="s">
         <v>25</v>
       </c>
       <c r="O12" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="P12" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B13" t="s">
+        <v>99</v>
+      </c>
+      <c r="C13" t="s">
+        <v>100</v>
+      </c>
+      <c r="D13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" t="s">
+        <v>72</v>
+      </c>
+      <c r="F13" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" t="s">
+        <v>41</v>
+      </c>
+      <c r="H13">
+        <v>2015</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
         <v>101</v>
       </c>
-      <c r="B13" t="s">
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
         <v>102</v>
       </c>
-      <c r="C13" t="s">
+      <c r="M13" t="s">
         <v>103</v>
       </c>
-      <c r="D13" t="s">
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
         <v>104</v>
       </c>
-      <c r="E13" t="s">
-[...14 lines deleted...]
-      <c r="J13" t="s">
+      <c r="P13" t="s">
         <v>105</v>
-      </c>
-[...16 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>106</v>
+      </c>
+      <c r="B14" t="s">
+        <v>107</v>
+      </c>
+      <c r="C14" t="s">
+        <v>108</v>
+      </c>
+      <c r="D14" t="s">
+        <v>109</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" t="s">
+        <v>88</v>
+      </c>
+      <c r="G14" t="s">
+        <v>89</v>
+      </c>
+      <c r="H14">
+        <v>2017</v>
+      </c>
+      <c r="I14">
+        <v>2021</v>
+      </c>
+      <c r="J14" t="s">
+        <v>110</v>
+      </c>
+      <c r="K14" t="s">
+        <v>111</v>
+      </c>
+      <c r="L14" t="s">
         <v>112</v>
       </c>
-      <c r="B14" t="s">
+      <c r="M14" t="s">
         <v>113</v>
       </c>
-      <c r="C14" t="s">
+      <c r="N14" t="s">
         <v>114</v>
       </c>
-      <c r="D14" t="s">
-[...15 lines deleted...]
-      <c r="J14" t="s">
+      <c r="O14" t="s">
         <v>115</v>
       </c>
-      <c r="K14" t="s">
-[...2 lines deleted...]
-      <c r="L14" t="s">
+      <c r="P14" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B15" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C15" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="F15" t="s">
-        <v>30</v>
+        <v>81</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H15">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L15" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="M15" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="N15" t="s">
         <v>25</v>
       </c>
       <c r="O15" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="P15" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B16" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C16" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H16">
         <v>2015</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
+        <v>128</v>
+      </c>
+      <c r="K16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L16" t="s">
+        <v>129</v>
+      </c>
+      <c r="M16" t="s">
         <v>130</v>
-      </c>
-[...7 lines deleted...]
-        <v>125</v>
       </c>
       <c r="N16" t="s">
         <v>25</v>
       </c>
       <c r="O16" t="s">
+        <v>131</v>
+      </c>
+      <c r="P16" t="s">
         <v>132</v>
       </c>
-      <c r="P16" t="s">
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
         <v>133</v>
+      </c>
+      <c r="B17" t="s">
+        <v>134</v>
+      </c>
+      <c r="C17" t="s">
+        <v>127</v>
+      </c>
+      <c r="D17" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" t="s">
+        <v>72</v>
+      </c>
+      <c r="F17" t="s">
+        <v>40</v>
+      </c>
+      <c r="G17" t="s">
+        <v>41</v>
+      </c>
+      <c r="H17">
+        <v>2015</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17" t="s">
+        <v>135</v>
+      </c>
+      <c r="K17" t="s">
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
+        <v>136</v>
+      </c>
+      <c r="M17" t="s">
+        <v>130</v>
+      </c>
+      <c r="N17" t="s">
+        <v>25</v>
+      </c>
+      <c r="O17" t="s">
+        <v>137</v>
+      </c>
+      <c r="P17" t="s">
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">