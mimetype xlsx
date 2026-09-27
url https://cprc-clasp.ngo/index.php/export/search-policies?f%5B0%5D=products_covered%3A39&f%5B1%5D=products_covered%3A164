--- v2 (2026-06-10)
+++ v3 (2026-09-27)
@@ -703,62 +703,62 @@
     <t>https://cprc-clasp.ngo/index.php/policies/fluorescent-tubes</t>
   </si>
   <si>
     <t>http://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
     <t>GB 21521-2014 Minimum allowable values of energy efficiency and energy efficiency grades for copy machines; printers and fax machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-21521-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-copy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED11D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb19043-2013-minimum-allowable-values-energy-efficiency-grades-double-capped-fluorescent</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6C0D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GOST 19098-87 Plotters for electronic computers - General specifications</t>
   </si>
   <si>
     <t>This policy covers plotters for electronic computers.</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>October 2016</t>
   </si>
@@ -4011,112 +4011,112 @@
       </c>
       <c r="D32" t="s">
         <v>187</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>8</v>
       </c>
       <c r="H32">
         <v>2013</v>
       </c>
       <c r="I32">
         <v>2026</v>
       </c>
       <c r="J32" t="s">
         <v>225</v>
       </c>
       <c r="K32" t="s">
         <v>36</v>
       </c>
-      <c r="L32"/>
+      <c r="L32" t="s">
+        <v>226</v>
+      </c>
       <c r="M32" t="s">
         <v>66</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="P32" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>223</v>
       </c>
       <c r="B33" t="s">
         <v>224</v>
       </c>
       <c r="C33" t="s">
         <v>62</v>
       </c>
       <c r="D33" t="s">
         <v>187</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
         <v>8</v>
       </c>
       <c r="H33">
         <v>2013</v>
       </c>
       <c r="I33">
         <v>2026</v>
       </c>
       <c r="J33" t="s">
         <v>225</v>
       </c>
       <c r="K33" t="s">
         <v>36</v>
       </c>
-      <c r="L33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L33"/>
       <c r="M33" t="s">
         <v>66</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
         <v>229</v>
       </c>
       <c r="P33" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>230</v>
       </c>
       <c r="B34" t="s">
         <v>231</v>
       </c>
       <c r="C34" t="s">
         <v>62</v>
       </c>
       <c r="D34" t="s">
         <v>53</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">