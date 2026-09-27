--- v1 (2026-05-21)
+++ v2 (2026-09-27)
@@ -561,62 +561,62 @@
     <t>Taiwan of China</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>Bureau of Energy, Ministry of Economic Affairs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/fluorescent-tubes</t>
   </si>
   <si>
     <t>http://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB 32028-2015 Minimum allowable values of energy efficiency and energy efficiency grades for projectors</t>
   </si>
   <si>
     <t>Applies to LCD and DLP projector used majorly for projection that have High Pressure Mercury Lamp and or metal halide lamp as lighting source. This can serve as reference for solid state lighting projector and projectors with LCOS as display parts.</t>
   </si>
   <si>
     <t>GB-T8170 GB20943 SJ-T11332 SJ-T11346</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-32028-2015-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80950D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
@@ -3131,112 +3131,112 @@
       </c>
       <c r="D22" t="s">
         <v>151</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>8</v>
       </c>
       <c r="H22">
         <v>2013</v>
       </c>
       <c r="I22">
         <v>2026</v>
       </c>
       <c r="J22" t="s">
         <v>179</v>
       </c>
       <c r="K22" t="s">
         <v>36</v>
       </c>
-      <c r="L22"/>
+      <c r="L22" t="s">
+        <v>180</v>
+      </c>
       <c r="M22" t="s">
         <v>66</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="P22" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>177</v>
       </c>
       <c r="B23" t="s">
         <v>178</v>
       </c>
       <c r="C23" t="s">
         <v>62</v>
       </c>
       <c r="D23" t="s">
         <v>151</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>8</v>
       </c>
       <c r="H23">
         <v>2013</v>
       </c>
       <c r="I23">
         <v>2026</v>
       </c>
       <c r="J23" t="s">
         <v>179</v>
       </c>
       <c r="K23" t="s">
         <v>36</v>
       </c>
-      <c r="L23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23" t="s">
         <v>66</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
         <v>183</v>
       </c>
       <c r="P23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>184</v>
       </c>
       <c r="B24" t="s">
         <v>185</v>
       </c>
       <c r="C24" t="s">
         <v>62</v>
       </c>
       <c r="D24" t="s">
         <v>63</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>54</v>
       </c>
       <c r="H24">