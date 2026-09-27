--- v1 (2026-02-04)
+++ v2 (2026-09-27)
@@ -12,287 +12,302 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>CEL 035-2016 Projectors</t>
-[...8 lines deleted...]
-    <t>Projectors</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
-    <t>Comparative Label</t>
-[...2 lines deleted...]
-    <t>Entered into force, New</t>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
-  </si>
-[...149 lines deleted...]
-    <t>Superseded</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>CEL 035-2016 Projectors</t>
+  </si>
+  <si>
+    <t>This policy contains energy labeling requirements for projectors. It applies to LCD and DLP projectors that work normally under grid voltage with projection as the main function and high-pressure mercury lamps or metal halide lamps as the light source. It is not suitable for integrated projection units consisting of a projection screen and projector, e.g., professional projectors for cinema projection.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Projectors</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>GB/T 8170; GB 20943; SJ/T 11332; SJ/T 11346</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-035-2016-projectors</t>
+  </si>
+  <si>
+    <t>https://www.energylabel.com.cn/cpbazlxz/display.htm?contentId=e59e428822a54893b571a5cf2b9b4f56</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>CQC61-452628-2016. Energy Conservation and Environmentally-Friendly Certification Rules for Projectors</t>
+  </si>
+  <si>
+    <t>Applies to products of front projecting type with LCD and DMD</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>GB 32028-2015; CQC 6102-2016</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc61-452628-2016-energy-conservation-and-environmentally-friendly-certification-rules</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2020-07-20/492563.shtml</t>
+  </si>
+  <si>
+    <t>Der Blaue Engel - Digital Projectors DE-UZ 127</t>
+  </si>
+  <si>
+    <t>Digital Projectors:  These Basic Award Criteria apply to portable digital projectors, in German also called 'beamers', based on liquid crystal technology, Liquid Crystal Display - LCD, or digital light procession technology -DLP, for image reproduction.</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
+    <t>November 2020</t>
+  </si>
+  <si>
+    <t>Umweltbundesamt -Federal Environment Agency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/der-blaue-engel-digital-projectors-de-uz-127</t>
+  </si>
+  <si>
+    <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20127-201404-en%20Criteria-2020-01-07.pdf</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>GB 32028-2015 Minimum allowable values of energy efficiency and energy efficiency grades for projectors</t>
   </si>
   <si>
     <t>Applies to LCD and DLP projector used majorly for projection that have High Pressure Mercury Lamp and or metal halide lamp as lighting source. This can serve as reference for solid state lighting projector and projectors with LCOS as display parts.</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>GB-T8170 GB20943 SJ-T11332 SJ-T11346</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-32028-2015-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80950D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GOST 10280-83 Vacuum electric cleaners for household - General specifications</t>
   </si>
@@ -891,51 +906,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P22"/>
+  <dimension ref="A1:P23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="478.883" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -971,1048 +986,1096 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...3 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
+        <v>32</v>
+      </c>
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
         <v>35</v>
       </c>
-      <c r="K3" t="s">
-[...4 lines deleted...]
-      <c r="N3" t="s">
+      <c r="P3" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
         <v>38</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>39</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L4"/>
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
+        <v>42</v>
+      </c>
       <c r="M4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D5" t="s">
         <v>18</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>19</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="G5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H5">
+        <v>2013</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K5" t="s">
         <v>22</v>
       </c>
-      <c r="H5">
-[...14 lines deleted...]
-      <c r="M5" t="s">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" t="s">
         <v>50</v>
       </c>
-      <c r="N5" t="s">
-[...2 lines deleted...]
-      <c r="O5" t="s">
+      <c r="P5" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C6" t="s">
         <v>53</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" t="s">
+        <v>41</v>
+      </c>
+      <c r="H6">
+        <v>2013</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6" t="s">
         <v>54</v>
       </c>
-      <c r="C6" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="N6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="P6" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F7" t="s">
         <v>61</v>
       </c>
-      <c r="B7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H7">
         <v>2009</v>
       </c>
-      <c r="I7"/>
+      <c r="I7">
+        <v>2016</v>
+      </c>
       <c r="J7" t="s">
+        <v>62</v>
+      </c>
+      <c r="K7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7" t="s">
+        <v>63</v>
+      </c>
+      <c r="M7" t="s">
         <v>64</v>
       </c>
-      <c r="K7" t="s">
-[...2 lines deleted...]
-      <c r="L7" t="s">
+      <c r="N7" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" t="s">
         <v>65</v>
       </c>
-      <c r="M7" t="s">
+      <c r="P7" t="s">
         <v>66</v>
-      </c>
-[...7 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C8" t="s">
         <v>69</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" t="s">
+        <v>60</v>
+      </c>
+      <c r="F8" t="s">
+        <v>61</v>
+      </c>
+      <c r="G8" t="s">
         <v>70</v>
       </c>
-      <c r="C8" t="s">
+      <c r="H8">
+        <v>2014</v>
+      </c>
+      <c r="I8">
+        <v>2020</v>
+      </c>
+      <c r="J8" t="s">
         <v>71</v>
       </c>
-      <c r="D8" t="s">
+      <c r="K8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8" t="s">
         <v>72</v>
       </c>
-      <c r="E8" t="s">
-[...5 lines deleted...]
-      <c r="G8" t="s">
+      <c r="N8" t="s">
+        <v>25</v>
+      </c>
+      <c r="O8" t="s">
         <v>73</v>
       </c>
-      <c r="H8">
-[...9 lines deleted...]
-      <c r="L8" t="s">
+      <c r="P8" t="s">
         <v>74</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B9" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C9" t="s">
+        <v>77</v>
+      </c>
+      <c r="D9" t="s">
         <v>18</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>19</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H9">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
+        <v>78</v>
+      </c>
+      <c r="K9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9" t="s">
+        <v>79</v>
+      </c>
+      <c r="M9" t="s">
         <v>80</v>
       </c>
-      <c r="K9" t="s">
-[...2 lines deleted...]
-      <c r="L9" t="s">
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
         <v>81</v>
       </c>
-      <c r="M9" t="s">
+      <c r="P9" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B10" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C10" t="s">
-        <v>87</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H10">
-        <v>1985</v>
+        <v>2016</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
+        <v>85</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" t="s">
+        <v>86</v>
+      </c>
+      <c r="M10" t="s">
+        <v>87</v>
+      </c>
+      <c r="N10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O10" t="s">
         <v>88</v>
       </c>
-      <c r="K10" t="s">
-[...2 lines deleted...]
-      <c r="L10" t="s">
+      <c r="P10" t="s">
         <v>89</v>
-      </c>
-[...10 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B11" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C11" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="F11" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H11">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L11"/>
+        <v>22</v>
+      </c>
+      <c r="L11" t="s">
+        <v>94</v>
+      </c>
       <c r="M11" t="s">
+        <v>95</v>
+      </c>
+      <c r="N11" t="s">
+        <v>25</v>
+      </c>
+      <c r="O11" t="s">
         <v>96</v>
       </c>
-      <c r="N11" t="s">
-[...2 lines deleted...]
-      <c r="O11" t="s">
+      <c r="P11" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>98</v>
+      </c>
+      <c r="B12" t="s">
         <v>99</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>100</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="F12" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H12">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
         <v>101</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O12" t="s">
         <v>102</v>
       </c>
       <c r="P12" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>104</v>
       </c>
       <c r="B13" t="s">
         <v>105</v>
       </c>
       <c r="C13" t="s">
+        <v>100</v>
+      </c>
+      <c r="D13" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" t="s">
+        <v>60</v>
+      </c>
+      <c r="F13" t="s">
+        <v>61</v>
+      </c>
+      <c r="G13" t="s">
+        <v>41</v>
+      </c>
+      <c r="H13">
+        <v>2014</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
+        <v>104</v>
+      </c>
+      <c r="M13" t="s">
         <v>106</v>
       </c>
-      <c r="D13" t="s">
-[...5 lines deleted...]
-      <c r="F13" t="s">
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
         <v>107</v>
       </c>
-      <c r="G13" t="s">
-[...14 lines deleted...]
-      <c r="L13" t="s">
+      <c r="P13" t="s">
         <v>108</v>
-      </c>
-[...10 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>109</v>
+      </c>
+      <c r="B14" t="s">
+        <v>110</v>
+      </c>
+      <c r="C14" t="s">
+        <v>111</v>
+      </c>
+      <c r="D14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" t="s">
         <v>112</v>
       </c>
-      <c r="B14" t="s">
+      <c r="G14" t="s">
+        <v>70</v>
+      </c>
+      <c r="H14">
+        <v>2012</v>
+      </c>
+      <c r="I14">
+        <v>2014</v>
+      </c>
+      <c r="J14" t="s">
+        <v>78</v>
+      </c>
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
         <v>113</v>
       </c>
-      <c r="C14" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="M14" t="s">
-        <v>66</v>
+        <v>114</v>
       </c>
       <c r="N14" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="P14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C15" t="s">
-        <v>118</v>
+        <v>77</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H15">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L15" t="s">
+        <v>79</v>
+      </c>
+      <c r="M15" t="s">
+        <v>80</v>
+      </c>
+      <c r="N15" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" t="s">
         <v>119</v>
       </c>
-      <c r="M15" t="s">
+      <c r="P15" t="s">
         <v>120</v>
-      </c>
-[...7 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>121</v>
+      </c>
+      <c r="B16" t="s">
+        <v>122</v>
+      </c>
+      <c r="C16" t="s">
         <v>123</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>126</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="F16" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H16">
         <v>2015</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
+        <v>71</v>
+      </c>
+      <c r="K16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L16" t="s">
+        <v>124</v>
+      </c>
+      <c r="M16" t="s">
+        <v>125</v>
+      </c>
+      <c r="N16" t="s">
+        <v>25</v>
+      </c>
+      <c r="O16" t="s">
+        <v>126</v>
+      </c>
+      <c r="P16" t="s">
         <v>127</v>
-      </c>
-[...16 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>128</v>
+      </c>
+      <c r="B17" t="s">
+        <v>129</v>
+      </c>
+      <c r="C17" t="s">
+        <v>130</v>
+      </c>
+      <c r="D17" t="s">
+        <v>131</v>
+      </c>
+      <c r="E17" t="s">
+        <v>60</v>
+      </c>
+      <c r="F17" t="s">
+        <v>61</v>
+      </c>
+      <c r="G17" t="s">
+        <v>41</v>
+      </c>
+      <c r="H17">
+        <v>2015</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17" t="s">
         <v>132</v>
       </c>
-      <c r="B17" t="s">
+      <c r="K17" t="s">
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
         <v>133</v>
       </c>
-      <c r="C17" t="s">
+      <c r="M17" t="s">
         <v>134</v>
       </c>
-      <c r="D17" t="s">
+      <c r="N17" t="s">
+        <v>25</v>
+      </c>
+      <c r="O17" t="s">
         <v>135</v>
       </c>
-      <c r="E17" t="s">
-[...14 lines deleted...]
-      <c r="J17" t="s">
+      <c r="P17" t="s">
         <v>136</v>
-      </c>
-[...16 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>137</v>
+      </c>
+      <c r="B18" t="s">
+        <v>138</v>
+      </c>
+      <c r="C18" t="s">
+        <v>139</v>
+      </c>
+      <c r="D18" t="s">
+        <v>140</v>
+      </c>
+      <c r="E18" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" t="s">
+        <v>112</v>
+      </c>
+      <c r="G18" t="s">
+        <v>70</v>
+      </c>
+      <c r="H18">
+        <v>2017</v>
+      </c>
+      <c r="I18">
+        <v>2021</v>
+      </c>
+      <c r="J18" t="s">
+        <v>141</v>
+      </c>
+      <c r="K18" t="s">
+        <v>142</v>
+      </c>
+      <c r="L18" t="s">
         <v>143</v>
       </c>
-      <c r="B18" t="s">
+      <c r="M18" t="s">
         <v>144</v>
       </c>
-      <c r="C18" t="s">
+      <c r="N18" t="s">
         <v>145</v>
       </c>
-      <c r="D18" t="s">
-[...17 lines deleted...]
-      <c r="J18" t="s">
+      <c r="O18" t="s">
         <v>146</v>
       </c>
-      <c r="K18" t="s">
-[...2 lines deleted...]
-      <c r="L18" t="s">
+      <c r="P18" t="s">
         <v>147</v>
-      </c>
-[...10 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>148</v>
+      </c>
+      <c r="B19" t="s">
+        <v>149</v>
+      </c>
+      <c r="C19" t="s">
+        <v>150</v>
+      </c>
+      <c r="D19" t="s">
+        <v>39</v>
+      </c>
+      <c r="E19" t="s">
+        <v>60</v>
+      </c>
+      <c r="F19" t="s">
+        <v>61</v>
+      </c>
+      <c r="G19" t="s">
+        <v>70</v>
+      </c>
+      <c r="H19">
+        <v>2013</v>
+      </c>
+      <c r="I19">
+        <v>2018</v>
+      </c>
+      <c r="J19" t="s">
         <v>151</v>
       </c>
-      <c r="B19" t="s">
+      <c r="K19" t="s">
+        <v>22</v>
+      </c>
+      <c r="L19" t="s">
         <v>152</v>
       </c>
-      <c r="C19" t="s">
-[...24 lines deleted...]
-      <c r="L19" t="s">
+      <c r="M19" t="s">
         <v>153</v>
       </c>
-      <c r="M19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O19" t="s">
         <v>154</v>
       </c>
       <c r="P19" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>156</v>
       </c>
       <c r="B20" t="s">
         <v>157</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>150</v>
       </c>
       <c r="D20" t="s">
-        <v>158</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H20">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>35</v>
+        <v>151</v>
       </c>
       <c r="K20" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M20"/>
+        <v>22</v>
+      </c>
+      <c r="L20" t="s">
+        <v>158</v>
+      </c>
+      <c r="M20" t="s">
+        <v>153</v>
+      </c>
       <c r="N20" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O20" t="s">
         <v>159</v>
       </c>
       <c r="P20" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>161</v>
       </c>
       <c r="B21" t="s">
         <v>162</v>
       </c>
       <c r="C21" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" t="s">
         <v>163</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="F21" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H21">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
+        <v>49</v>
+      </c>
+      <c r="K21" t="s">
+        <v>22</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21" t="s">
+        <v>25</v>
+      </c>
+      <c r="O21" t="s">
         <v>164</v>
       </c>
-      <c r="K21" t="s">
-[...2 lines deleted...]
-      <c r="L21" t="s">
+      <c r="P21" t="s">
         <v>165</v>
-      </c>
-[...10 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B22" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C22" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="D22" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="F22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H22">
         <v>2015</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
+        <v>169</v>
+      </c>
+      <c r="K22" t="s">
+        <v>22</v>
+      </c>
+      <c r="L22" t="s">
+        <v>170</v>
+      </c>
+      <c r="M22" t="s">
         <v>171</v>
       </c>
-      <c r="K22" t="s">
-[...2 lines deleted...]
-      <c r="L22" t="s">
+      <c r="N22" t="s">
+        <v>25</v>
+      </c>
+      <c r="O22" t="s">
         <v>172</v>
       </c>
-      <c r="M22" t="s">
-[...5 lines deleted...]
-      <c r="O22" t="s">
+      <c r="P22" t="s">
         <v>173</v>
       </c>
-      <c r="P22" t="s">
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
         <v>174</v>
+      </c>
+      <c r="B23" t="s">
+        <v>175</v>
+      </c>
+      <c r="C23" t="s">
+        <v>168</v>
+      </c>
+      <c r="D23" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" t="s">
+        <v>60</v>
+      </c>
+      <c r="F23" t="s">
+        <v>40</v>
+      </c>
+      <c r="G23" t="s">
+        <v>41</v>
+      </c>
+      <c r="H23">
+        <v>2015</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23" t="s">
+        <v>176</v>
+      </c>
+      <c r="K23" t="s">
+        <v>22</v>
+      </c>
+      <c r="L23" t="s">
+        <v>177</v>
+      </c>
+      <c r="M23" t="s">
+        <v>171</v>
+      </c>
+      <c r="N23" t="s">
+        <v>25</v>
+      </c>
+      <c r="O23" t="s">
+        <v>178</v>
+      </c>
+      <c r="P23" t="s">
+        <v>179</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">