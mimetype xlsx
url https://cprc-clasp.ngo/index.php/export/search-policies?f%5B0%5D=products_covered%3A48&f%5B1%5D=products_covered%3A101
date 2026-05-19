--- v0 (2026-02-03)
+++ v1 (2026-05-19)
@@ -4726,51 +4726,51 @@
       </c>
       <c r="P42" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>312</v>
       </c>
       <c r="B43" t="s">
         <v>313</v>
       </c>
       <c r="C43" t="s">
         <v>77</v>
       </c>
       <c r="D43" t="s">
         <v>86</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
       <c r="G43" t="s">
-        <v>22</v>
+        <v>112</v>
       </c>
       <c r="H43">
         <v>1989</v>
       </c>
       <c r="I43">
         <v>2013</v>
       </c>
       <c r="J43" t="s">
         <v>147</v>
       </c>
       <c r="K43" t="s">
         <v>34</v>
       </c>
       <c r="L43" t="s">
         <v>87</v>
       </c>
       <c r="M43" t="s">
         <v>81</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
         <v>314</v>
       </c>