--- v1 (2026-02-03)
+++ v2 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -462,50 +462,74 @@
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Schedule 17 - Solid state inverters</t>
   </si>
   <si>
     <t>This schedule specifies the minimum DC to AC efficiency and labeling instructions for Solid State Inverters run from Storage Batteries of 12 Volts Direct Current source being manufactured, imported or sold in India. The output rating of the Solid State Inverters run from Storage Batteries, covered under this schedule shall be between 250 VA to 2000 VA for continuous output. Note: Inclusion of Solid State Inverters run from Storage Batteries of 24 Volts Direct Current source is under consideration.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IS 13314:1992</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/schedule-17-solid-state-inverters</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/Inverter%20Schedule.pdf</t>
   </si>
   <si>
     <t>Sello FIDE No. 4176 - Solar Inverters</t>
   </si>
@@ -881,51 +905,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P20"/>
+  <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="727.822" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="371.481" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="159.104" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1744,181 +1768,229 @@
       </c>
       <c r="M17" t="s">
         <v>146</v>
       </c>
       <c r="N17" t="s">
         <v>147</v>
       </c>
       <c r="O17" t="s">
         <v>148</v>
       </c>
       <c r="P17" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>150</v>
       </c>
       <c r="B18" t="s">
         <v>151</v>
       </c>
       <c r="C18" t="s">
         <v>152</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>109</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="G18" t="s">
-        <v>34</v>
+        <v>153</v>
       </c>
       <c r="H18">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2026</v>
+      </c>
+      <c r="I18">
+        <v>2026</v>
+      </c>
       <c r="J18" t="s">
-        <v>94</v>
+        <v>154</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
-      <c r="L18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="N18" t="s">
-        <v>127</v>
+        <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="P18" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B19" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C19" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D19" t="s">
         <v>42</v>
       </c>
       <c r="E19" t="s">
         <v>43</v>
       </c>
       <c r="F19" t="s">
-        <v>44</v>
+        <v>93</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H19">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I19"/>
       <c r="J19" t="s">
-        <v>160</v>
+        <v>94</v>
       </c>
       <c r="K19" t="s">
-        <v>125</v>
+        <v>24</v>
       </c>
       <c r="L19" t="s">
         <v>161</v>
       </c>
       <c r="M19" t="s">
         <v>162</v>
       </c>
       <c r="N19" t="s">
         <v>127</v>
       </c>
       <c r="O19" t="s">
         <v>163</v>
       </c>
       <c r="P19" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>165</v>
       </c>
       <c r="B20" t="s">
         <v>166</v>
       </c>
       <c r="C20" t="s">
         <v>167</v>
       </c>
       <c r="D20" t="s">
+        <v>42</v>
+      </c>
+      <c r="E20" t="s">
+        <v>43</v>
+      </c>
+      <c r="F20" t="s">
+        <v>44</v>
+      </c>
+      <c r="G20" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20">
+        <v>2011</v>
+      </c>
+      <c r="I20">
+        <v>2022</v>
+      </c>
+      <c r="J20" t="s">
         <v>168</v>
       </c>
-      <c r="E20" t="s">
-[...12 lines deleted...]
-      <c r="J20" t="s">
+      <c r="K20" t="s">
+        <v>125</v>
+      </c>
+      <c r="L20" t="s">
         <v>169</v>
       </c>
-      <c r="K20" t="s">
-[...2 lines deleted...]
-      <c r="L20"/>
       <c r="M20" t="s">
         <v>170</v>
       </c>
       <c r="N20" t="s">
+        <v>127</v>
+      </c>
+      <c r="O20" t="s">
         <v>171</v>
       </c>
-      <c r="O20" t="s">
+      <c r="P20" t="s">
         <v>172</v>
       </c>
-      <c r="P20" t="s">
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
         <v>173</v>
+      </c>
+      <c r="B21" t="s">
+        <v>174</v>
+      </c>
+      <c r="C21" t="s">
+        <v>175</v>
+      </c>
+      <c r="D21" t="s">
+        <v>176</v>
+      </c>
+      <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" t="s">
+        <v>101</v>
+      </c>
+      <c r="G21" t="s">
+        <v>34</v>
+      </c>
+      <c r="H21">
+        <v>2019</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>177</v>
+      </c>
+      <c r="K21" t="s">
+        <v>46</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21" t="s">
+        <v>178</v>
+      </c>
+      <c r="N21" t="s">
+        <v>179</v>
+      </c>
+      <c r="O21" t="s">
+        <v>180</v>
+      </c>
+      <c r="P21" t="s">
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">