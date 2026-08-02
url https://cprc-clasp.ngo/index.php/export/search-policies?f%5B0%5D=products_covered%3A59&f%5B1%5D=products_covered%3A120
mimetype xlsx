--- v0 (2025-12-06)
+++ v1 (2026-08-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -180,50 +180,53 @@
     <t>https://cprc-clasp.ngo/index.php/policies/energy-conservation-labeling-program-requirements-hair-dryers-en-tech-10104024360</t>
   </si>
   <si>
     <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=10%20</t>
   </si>
   <si>
     <t>GB 19761-2020 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for Fan</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>GB/T 1236; GB/T 3235; GB/T 10178; JB/T 2977; JB/T 4357; JB/T 4358; JB/T 4362; JB/T 7221; JB/T 9068; JB/T 10562; JB/T 10563</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-19761-2020-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-fan</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=A70340E7DF568CC8E05397BE0A0A829B</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
+  </si>
+  <si>
+    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>Greenmark N69 - Hand-held Hair Dryers</t>
   </si>
   <si>
     <t>This standard is applicable to hand-held hair dryers  which meet the definition of CNS 3714: applies to portable electric blower is equipped with electric heaters in the hair dryer comes with a set of wind machine or whole hair accessories to beautify hair group apply to this standard. During use the products noise emission shall be less than the regulatory limit. The products measured electromagnetic interference shall be less than the regulatory limit. The product shall be disassemble.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenmark-n69-hand-held-hair-dryers</t>
   </si>
   <si>
     <t>http://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/69/087ec305-7bdc-468f-9751-576fe608fc30.pdf</t>
   </si>
@@ -618,51 +621,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="150.963" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="581.429" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="123.827" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -898,220 +901,220 @@
       </c>
       <c r="P5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>54</v>
       </c>
       <c r="B6" t="s">
         <v>55</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>50</v>
       </c>
       <c r="G6" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="H6">
         <v>2012</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
         <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C7" t="s">
         <v>41</v>
       </c>
       <c r="D7" t="s">
         <v>42</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>33</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2001</v>
       </c>
       <c r="I7">
         <v>2013</v>
       </c>
       <c r="J7" t="s">
         <v>43</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
         <v>45</v>
       </c>
       <c r="N7" t="s">
         <v>46</v>
       </c>
       <c r="O7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8" t="s">
         <v>33</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>2012</v>
       </c>
       <c r="I8">
         <v>2012</v>
       </c>
       <c r="J8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D9" t="s">
         <v>42</v>
       </c>
       <c r="E9" t="s">
         <v>32</v>
       </c>
       <c r="F9" t="s">
         <v>33</v>
       </c>
       <c r="G9" t="s">
         <v>34</v>
       </c>
       <c r="H9">
         <v>2013</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N9" t="s">
         <v>46</v>
       </c>
       <c r="O9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">