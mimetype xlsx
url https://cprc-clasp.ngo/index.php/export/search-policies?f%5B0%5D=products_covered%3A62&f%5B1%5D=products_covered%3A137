--- v1 (2026-02-03)
+++ v2 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -304,50 +304,72 @@
   </si>
   <si>
     <t>http://www.ecreee.org/news/ecowas-industry-ministers-adopt-regional-standards-standalone-solar-systems-and-solar-pv-mini#:~:text=ABOUT%20ECREEE-,ECOWAS%20Industry%20Ministers%20adopt%20regional%20Standards%20on%20standalone%20solar%20systems,6)%20Standards%20on%20solar%20energy.</t>
   </si>
   <si>
     <t>ES 6087:2017 Requirements for plug - and - play DC solar home system kit</t>
   </si>
   <si>
     <t>This Ethiopian Standard specifies requirements for performance, safety and durability for plug – and – play type DC Solar Home Systems Kit that have the peak power rating above 10 and up to 350W.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/es-60872017-requirements-plug-and-play-dc-solar-home-system-kit</t>
   </si>
   <si>
     <t>http://www.et.undp.org/content/dam/ethiopia/docs/Ethiopia%20Final%20-%20ES%206087-2017%20Requirements%20for%20DC%20Solar%20Home%20System%20Kit.pdf</t>
   </si>
   <si>
     <t>Ethiopian standard for pico-solar and SHS kits</t>
   </si>
   <si>
     <t>Standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.
 No policy link available.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ethiopian-standard-pico-solar-and-shs-kits</t>
+  </si>
+  <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades for crystalline silicon photovoltaic modules and inverters</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, minimum allowable values of energy efficiency, and the test and calculation methods for crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters.
+This standard applies to terrestrial n-type crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters, where grid-connected photovoltaic inverters comprise central inverters, string inverters, and the grid-connected inverter portion of pre-assembled integrated photovoltaic inverter units.</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>The Standardization Administration of China (SAC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?mode=p&amp;id=WSQmieH%2F%2FXI%3D</t>
   </si>
   <si>
     <t>GS IEC 62257-9-8:2020, Renewable energy and hybrid systems for rural electrification - Part 9-8: Integrated systems - Requirements for stand-alone renewable energy products with power ratings less than or equal to 350 W</t>
   </si>
   <si>
     <t>Quality standards for standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>July 2022</t>
   </si>
   <si>
     <t>Ghana Standards Authority</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gs-iec-62257-9-82020-renewable-energy-and-hybrid-systems-rural-electrification-part-9-8</t>
   </si>
   <si>
     <t>http://services.gsa.gov.gh/standards/standards.php?sno=GS%20IEC%20TS%2062257-9-8:2020</t>
   </si>
   <si>
     <t>IEC TS 62257-9-8  Quality standard for pico-solar products and SHS kits</t>
   </si>
@@ -581,53 +603,50 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/quality-standards-stand-alone-renewable-energy-products-power-ratings-less-or-equal-350-0</t>
   </si>
   <si>
     <t>Regional quality standards for stand-alone renewable energy products with power ratings less than or equal to 350 W</t>
   </si>
   <si>
     <t>Applies to standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/regional-quality-standards-stand-alone-renewable-energy-products-power-ratings-less-or</t>
   </si>
   <si>
     <t>Regulations on the Operation of Energy-Efficient Equipment, Maximum Energy Efficiency Standards and Label for Bidets</t>
   </si>
   <si>
     <t>This regulation mandates maximum energy efficiency standards and label for electric bidets. Electric bidets are hygiene devices designed to spray warm water onto the user's anus or genital area after using the toilet for cleaning purposes. These devices consist of components such as water heating devices, cleaning devices, and heated seats, with a rated power consumption of 3,500W or less. However, the following are excluded from this regulation: 
 (a) Devices that receive hot water supply from other water heating systems
 (b) Devices that only provide hot water cleaning
 (c) Devices that only provide a heated seat
 (d) Devices that are powered only by batteries
 (e) Devices used for portable toilets (mobile use)</t>
   </si>
   <si>
     <t>Asia and Pacific, Republic of Korea</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>February 2025</t>
   </si>
   <si>
     <t>KS C IEC 62301
 ,   
                     KS C IEC 60335-2-84
 ,   
                     Environmental Labeling Products and Certification Standards: EL229 Bidet</t>
   </si>
   <si>
     <t>Ministry of Trade, Industry and Energy, Korea</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/regulations-operation-energy-efficient-equipment-maximum-energy-efficiency-standards-and-0</t>
   </si>
   <si>
     <t>https://eep.energy.or.kr/pds/view.aspx?cate=4&amp;no=183</t>
   </si>
   <si>
     <t>Senegalese quality standard for pico-solar products and SHS kits</t>
   </si>
   <si>
     <t>Standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp. Products meeting this standard qualify for VAT exemption; Upon adoption of the standard, all products must meet mandatory requirements.</t>
@@ -1089,51 +1108,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P36"/>
+  <dimension ref="A1:P37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="271.22" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="639.273" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="109.545" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="566.148" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1655,1227 +1674,1273 @@
       <c r="K11" t="s">
         <v>36</v>
       </c>
       <c r="L11" t="s">
         <v>37</v>
       </c>
       <c r="M11" t="s">
         <v>38</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
         <v>96</v>
       </c>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>97</v>
       </c>
       <c r="B12" t="s">
         <v>98</v>
       </c>
       <c r="C12" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>99</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H12">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>100</v>
       </c>
       <c r="K12" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
         <v>101</v>
       </c>
       <c r="N12" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="O12" t="s">
         <v>102</v>
       </c>
       <c r="P12" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>104</v>
       </c>
       <c r="B13" t="s">
         <v>105</v>
       </c>
-      <c r="C13"/>
+      <c r="C13" t="s">
+        <v>106</v>
+      </c>
       <c r="D13" t="s">
-        <v>106</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>45</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="H13"/>
+        <v>22</v>
+      </c>
+      <c r="H13">
+        <v>2020</v>
+      </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>76</v>
+        <v>107</v>
       </c>
       <c r="K13" t="s">
         <v>36</v>
       </c>
       <c r="L13" t="s">
         <v>37</v>
       </c>
       <c r="M13" t="s">
         <v>108</v>
       </c>
       <c r="N13" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="O13" t="s">
         <v>109</v>
       </c>
-      <c r="P13"/>
+      <c r="P13" t="s">
+        <v>110</v>
+      </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="C14"/>
       <c r="D14" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="E14" t="s">
         <v>45</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>111</v>
+        <v>76</v>
       </c>
       <c r="K14" t="s">
         <v>36</v>
       </c>
       <c r="L14" t="s">
         <v>37</v>
       </c>
       <c r="M14" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B15" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="C15" t="s">
-        <v>117</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>47</v>
+        <v>118</v>
       </c>
       <c r="K15" t="s">
         <v>36</v>
       </c>
       <c r="L15" t="s">
-        <v>118</v>
+        <v>37</v>
       </c>
       <c r="M15" t="s">
         <v>119</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
         <v>120</v>
       </c>
       <c r="P15" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>122</v>
       </c>
       <c r="B16" t="s">
-        <v>98</v>
+        <v>123</v>
       </c>
       <c r="C16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D16" t="s">
-        <v>106</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>33</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>124</v>
+        <v>47</v>
       </c>
       <c r="K16" t="s">
         <v>36</v>
       </c>
       <c r="L16" t="s">
-        <v>37</v>
+        <v>125</v>
       </c>
       <c r="M16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="P16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B17" t="s">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="C17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D17" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2022</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="L17" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="P17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18" t="s">
         <v>17</v>
       </c>
       <c r="C18" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="D18" t="s">
         <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2022</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>135</v>
+        <v>25</v>
       </c>
       <c r="M18" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="P18" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B19" t="s">
-        <v>139</v>
+        <v>17</v>
       </c>
       <c r="C19" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="D19" t="s">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>33</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H19">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I19">
         <v>2022</v>
       </c>
+      <c r="I19"/>
       <c r="J19" t="s">
-        <v>76</v>
+        <v>137</v>
       </c>
       <c r="K19" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>37</v>
+        <v>142</v>
       </c>
       <c r="M19" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="P19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20" t="s">
-        <v>98</v>
+        <v>146</v>
       </c>
       <c r="C20" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D20" t="s">
         <v>19</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="H20">
+        <v>2019</v>
+      </c>
+      <c r="I20">
         <v>2022</v>
       </c>
-      <c r="I20"/>
       <c r="J20" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="K20" t="s">
         <v>36</v>
       </c>
       <c r="L20" t="s">
         <v>37</v>
       </c>
       <c r="M20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="N20" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="P20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21" t="s">
-        <v>150</v>
+        <v>105</v>
       </c>
       <c r="C21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D21" t="s">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>45</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>34</v>
+        <v>83</v>
       </c>
       <c r="H21">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I21">
         <v>2022</v>
       </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="K21" t="s">
         <v>36</v>
       </c>
       <c r="L21" t="s">
         <v>37</v>
       </c>
       <c r="M21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="N21" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="O21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="P21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B22" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C22" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="D22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>45</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>34</v>
       </c>
       <c r="H22">
         <v>2018</v>
       </c>
       <c r="I22">
         <v>2022</v>
       </c>
       <c r="J22" t="s">
         <v>76</v>
       </c>
       <c r="K22" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="L22" t="s">
         <v>37</v>
       </c>
       <c r="M22" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="P22" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>162</v>
+      </c>
+      <c r="B23" t="s">
+        <v>163</v>
+      </c>
+      <c r="C23" t="s">
         <v>158</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="D23" t="s">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>45</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="H23">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I23"/>
+        <v>2018</v>
+      </c>
+      <c r="I23">
+        <v>2022</v>
+      </c>
       <c r="J23" t="s">
-        <v>160</v>
+        <v>76</v>
       </c>
       <c r="K23" t="s">
-        <v>36</v>
+        <v>77</v>
       </c>
       <c r="L23" t="s">
         <v>37</v>
       </c>
       <c r="M23" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="P23" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B24" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="C24" t="s">
         <v>166</v>
       </c>
       <c r="D24" t="s">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>45</v>
       </c>
       <c r="F24" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H24">
-        <v>2010</v>
+        <v>2023</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
         <v>167</v>
       </c>
       <c r="K24" t="s">
         <v>36</v>
       </c>
-      <c r="L24"/>
+      <c r="L24" t="s">
+        <v>37</v>
+      </c>
       <c r="M24" t="s">
         <v>168</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
         <v>169</v>
       </c>
       <c r="P24" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>171</v>
       </c>
       <c r="B25" t="s">
         <v>172</v>
       </c>
       <c r="C25" t="s">
         <v>173</v>
       </c>
       <c r="D25" t="s">
         <v>19</v>
       </c>
       <c r="E25" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="F25" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>47</v>
+        <v>174</v>
       </c>
       <c r="K25" t="s">
         <v>36</v>
       </c>
-      <c r="L25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="P25" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="B26" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C26" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D26" t="s">
         <v>19</v>
       </c>
       <c r="E26" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>47</v>
       </c>
       <c r="K26" t="s">
         <v>36</v>
       </c>
       <c r="L26" t="s">
         <v>37</v>
       </c>
       <c r="M26" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="P26"/>
+        <v>182</v>
+      </c>
+      <c r="P26" t="s">
+        <v>183</v>
+      </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C27" t="s">
-        <v>74</v>
+        <v>185</v>
       </c>
       <c r="D27" t="s">
-        <v>106</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="H27"/>
+        <v>22</v>
+      </c>
+      <c r="H27">
+        <v>2021</v>
+      </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="K27" t="s">
         <v>36</v>
       </c>
       <c r="L27" t="s">
         <v>37</v>
       </c>
       <c r="M27" t="s">
-        <v>78</v>
+        <v>186</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B28" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C28" t="s">
-        <v>186</v>
+        <v>74</v>
       </c>
       <c r="D28" t="s">
-        <v>44</v>
+        <v>113</v>
       </c>
       <c r="E28" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>187</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>188</v>
+        <v>76</v>
       </c>
       <c r="K28" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="L28" t="s">
-        <v>189</v>
+        <v>37</v>
       </c>
       <c r="M28" t="s">
+        <v>78</v>
+      </c>
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
         <v>190</v>
       </c>
-      <c r="N28" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="P28"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>191</v>
+      </c>
+      <c r="B29" t="s">
+        <v>192</v>
+      </c>
+      <c r="C29" t="s">
         <v>193</v>
       </c>
-      <c r="B29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D29" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="E29" t="s">
         <v>33</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>99</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H29">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>76</v>
+        <v>194</v>
       </c>
       <c r="K29" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>37</v>
+        <v>195</v>
       </c>
       <c r="M29" t="s">
         <v>196</v>
       </c>
       <c r="N29" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="O29" t="s">
         <v>197</v>
       </c>
       <c r="P29" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>199</v>
       </c>
       <c r="B30" t="s">
         <v>200</v>
       </c>
       <c r="C30" t="s">
         <v>201</v>
       </c>
       <c r="D30" t="s">
-        <v>202</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="F30" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="K30" t="s">
         <v>36</v>
       </c>
-      <c r="L30"/>
+      <c r="L30" t="s">
+        <v>37</v>
+      </c>
       <c r="M30" t="s">
+        <v>202</v>
+      </c>
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
         <v>203</v>
       </c>
-      <c r="N30" t="s">
-[...2 lines deleted...]
-      <c r="O30" t="s">
+      <c r="P30" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>205</v>
+      </c>
+      <c r="B31" t="s">
         <v>206</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>207</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>208</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="F31" t="s">
-        <v>210</v>
+        <v>46</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>211</v>
+        <v>35</v>
       </c>
       <c r="K31" t="s">
         <v>36</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="N31" t="s">
-        <v>213</v>
+        <v>50</v>
       </c>
       <c r="O31" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="P31" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="B32" t="s">
-        <v>17</v>
+        <v>213</v>
       </c>
       <c r="C32" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="D32" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="E32" t="s">
         <v>33</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>216</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>23</v>
+        <v>217</v>
       </c>
       <c r="K32" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="L32"/>
       <c r="M32" t="s">
         <v>218</v>
       </c>
       <c r="N32" t="s">
-        <v>27</v>
+        <v>219</v>
       </c>
       <c r="O32" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="P32" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B33" t="s">
-        <v>222</v>
+        <v>17</v>
       </c>
       <c r="C33" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="D33" t="s">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>33</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>23</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
         <v>25</v>
       </c>
       <c r="M33" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="P33"/>
+        <v>225</v>
+      </c>
+      <c r="P33" t="s">
+        <v>226</v>
+      </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B34" t="s">
-        <v>31</v>
+        <v>228</v>
       </c>
       <c r="C34" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="D34" t="s">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>33</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H34">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I34"/>
       <c r="J34" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="K34" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="M34" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="P34"/>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B35" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="C35" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D35" t="s">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>33</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H35">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I35"/>
+        <v>2016</v>
+      </c>
+      <c r="I35">
+        <v>2017</v>
+      </c>
       <c r="J35" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="K35" t="s">
         <v>36</v>
       </c>
       <c r="L35" t="s">
         <v>37</v>
       </c>
       <c r="M35" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="P35" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B36" t="s">
-        <v>235</v>
+        <v>59</v>
       </c>
       <c r="C36" t="s">
         <v>236</v>
       </c>
       <c r="D36" t="s">
         <v>19</v>
       </c>
       <c r="E36" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>2021</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
         <v>47</v>
       </c>
       <c r="K36" t="s">
         <v>36</v>
       </c>
       <c r="L36" t="s">
         <v>37</v>
       </c>
       <c r="M36" t="s">
         <v>237</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
         <v>238</v>
       </c>
-      <c r="P36"/>
+      <c r="P36" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16">
+      <c r="A37" t="s">
+        <v>240</v>
+      </c>
+      <c r="B37" t="s">
+        <v>241</v>
+      </c>
+      <c r="C37" t="s">
+        <v>242</v>
+      </c>
+      <c r="D37" t="s">
+        <v>19</v>
+      </c>
+      <c r="E37" t="s">
+        <v>45</v>
+      </c>
+      <c r="F37" t="s">
+        <v>21</v>
+      </c>
+      <c r="G37" t="s">
+        <v>22</v>
+      </c>
+      <c r="H37">
+        <v>2021</v>
+      </c>
+      <c r="I37"/>
+      <c r="J37" t="s">
+        <v>47</v>
+      </c>
+      <c r="K37" t="s">
+        <v>36</v>
+      </c>
+      <c r="L37" t="s">
+        <v>37</v>
+      </c>
+      <c r="M37" t="s">
+        <v>243</v>
+      </c>
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" t="s">
+        <v>244</v>
+      </c>
+      <c r="P37"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>