--- v0 (2026-02-03)
+++ v1 (2026-08-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -283,50 +283,79 @@
   </si>
   <si>
     <t>GB/T45785—2025 Evaluation of Energy Performance for Compressed Air Stations</t>
   </si>
   <si>
     <t>This voluntary standard applies to compressed air stations consisting of air compressors driven by electric motors, with discharge pressures ranging from 0.25 MPa to 1.6 MPa, an air supply flow rate of no less than 4 m³/min, and a total operating power of no less than 37 kW.</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>GB/T16665
 ,</t>
   </si>
   <si>
     <t>National Technical Committee on Compressor Standardization</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gbt45785-2025-evaluation-energy-performance-compressed-air-stations</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36DE96AA3EC8CD71E06397BE0A0A23D9</t>
+  </si>
+  <si>
+    <t>GB28381-2026: Minimum allowable values of energy efficiency and energy efficiency grades for blowers</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, technical requirements, and test methods for turbo blowers and positive displacement blowers.
+This document applies to general-purpose blowers conveying air with a discharge pressure (gauge) of 30 kPa–200 kPa, or an overall pressure ratio of 1.3–3.0, including:
+Mechanically supported centrifugal blowers with an inlet flow rate of 500 m³/h–1,000,000 m³/h;
+Axial flow blowers with an inlet flow rate of 60,000 m³/h–1,000,000 m³/h;
+Suspension centrifugal blowers with an inlet flow rate of 500 m³/h–400,000 m³/h.
+This document applies to single-stage Roots blowers conveying air with an inlet temperature no higher than 45 °C and a standardized volumetric flow rate of 1 m³/min–1,250 m³/min, including:
+Positive-pressure Roots blowers with a pressure rise of 9.8 kPa–98 kPa;
+Negative-pressure Roots blowers with a pressure rise of 9.8 kPa–49 kPa.
+This document applies to screw blowers conveying air with a standardized volumetric flow rate of 2 m³/min–200 m³/min and a pressure rise of 39.2 kPa–245 kPa.</t>
+  </si>
+  <si>
+    <t>Motor Driven Equipment</t>
+  </si>
+  <si>
+    <t>June 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); National Standardization Adm…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb28381-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4E648C80B6AB7D11E06397BE0A0ADEF1</t>
   </si>
   <si>
     <t>ISIRI 10639: 2007,1st edition -Technical specifications and test method for energy consumption and energy labeling instruction</t>
   </si>
   <si>
     <t>Residential hermetic compressor -one level, positive displacement compressor. Does not include high pressure hermetic compressor</t>
   </si>
   <si>
     <t>Iran</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>ISIRI NS 4335</t>
   </si>
   <si>
     <t>Institute of Standards and Industrial Research of Iran (ISIRI)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/isiri-10639-20071st-edition-technical-specifications-and-test-method-energy-consumption</t>
   </si>
   <si>
     <t>http://isiri.gov.ir/portal/home/?135546/%D8%A7%D8%B7%D9%84%D8%A7%D8%B9%D8%A7%D8%AA-%D9%85%D8%B1%D8%A8%D9%88%D8%B7-%D8%A8%D9%87-%D8%A7%D8%B3%D8%AA%D8%A7%D9%86%D8%AF%D8%A7%D8%B1%D8%AF%D9%87%D8%A7%DB%8C-%D8%A8%D8%B1%DA%86%D8%B3%D8%A8-%D8%A7%D9%86%D8%B1%DA%98%</t>
   </si>
@@ -800,51 +829,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="183.955" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="540.154" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="474.17" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="307.782" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1324,374 +1353,422 @@
       </c>
       <c r="L10" t="s">
         <v>86</v>
       </c>
       <c r="M10" t="s">
         <v>87</v>
       </c>
       <c r="N10" t="s">
         <v>38</v>
       </c>
       <c r="O10" t="s">
         <v>88</v>
       </c>
       <c r="P10" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>90</v>
       </c>
       <c r="B11" t="s">
         <v>91</v>
       </c>
       <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" t="s">
+        <v>8</v>
+      </c>
+      <c r="H11">
+        <v>2012</v>
+      </c>
+      <c r="I11">
+        <v>2026</v>
+      </c>
+      <c r="J11" t="s">
         <v>93</v>
-      </c>
-[...8 lines deleted...]
-        <v>66</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
+      <c r="L11"/>
+      <c r="M11" t="s">
         <v>94</v>
       </c>
-      <c r="M11" t="s">
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
         <v>95</v>
       </c>
-      <c r="N11" t="s">
-[...2 lines deleted...]
-      <c r="O11" t="s">
+      <c r="P11" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>97</v>
+      </c>
+      <c r="B12" t="s">
         <v>98</v>
       </c>
-      <c r="B12"/>
       <c r="C12" t="s">
         <v>99</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="G12" t="s">
         <v>46</v>
       </c>
       <c r="H12">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>100</v>
+        <v>66</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>101</v>
+      </c>
       <c r="M12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="N12" t="s">
         <v>38</v>
       </c>
       <c r="O12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="P12" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B13" t="s">
         <v>105</v>
       </c>
+      <c r="B13"/>
       <c r="C13" t="s">
         <v>106</v>
       </c>
       <c r="D13" t="s">
-        <v>107</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>46</v>
       </c>
       <c r="H13">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
       <c r="N13" t="s">
         <v>38</v>
       </c>
       <c r="O13" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="P13" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>111</v>
+      </c>
+      <c r="B14" t="s">
+        <v>112</v>
+      </c>
+      <c r="C14" t="s">
+        <v>113</v>
+      </c>
+      <c r="D14" t="s">
         <v>114</v>
       </c>
-      <c r="B14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="F14" t="s">
-        <v>93</v>
+        <v>34</v>
       </c>
       <c r="G14" t="s">
         <v>46</v>
       </c>
       <c r="H14">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
+        <v>115</v>
+      </c>
+      <c r="K14" t="s">
+        <v>116</v>
+      </c>
+      <c r="L14" t="s">
         <v>117</v>
       </c>
-      <c r="K14" t="s">
-[...2 lines deleted...]
-      <c r="L14" t="s">
+      <c r="M14" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="N14" t="s">
         <v>38</v>
       </c>
       <c r="O14" t="s">
+        <v>119</v>
+      </c>
+      <c r="P14" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>121</v>
+      </c>
+      <c r="B15" t="s">
         <v>122</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>123</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G15" t="s">
-        <v>84</v>
+        <v>46</v>
       </c>
       <c r="H15">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
+        <v>125</v>
+      </c>
+      <c r="M15" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="N15" t="s">
         <v>38</v>
       </c>
       <c r="O15" t="s">
+        <v>127</v>
+      </c>
+      <c r="P15" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>129</v>
+      </c>
+      <c r="B16" t="s">
         <v>130</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>131</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="H16">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I16"/>
       <c r="J16" t="s">
         <v>132</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
         <v>133</v>
       </c>
       <c r="M16" t="s">
         <v>134</v>
       </c>
       <c r="N16" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O16" t="s">
         <v>135</v>
       </c>
       <c r="P16" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>137</v>
       </c>
       <c r="B17" t="s">
         <v>138</v>
       </c>
       <c r="C17" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="D17" t="s">
-        <v>139</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
         <v>44</v>
       </c>
       <c r="F17" t="s">
         <v>45</v>
       </c>
       <c r="G17" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="H17">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2008</v>
+      </c>
+      <c r="I17">
+        <v>2012</v>
+      </c>
       <c r="J17" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
         <v>140</v>
       </c>
       <c r="M17" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
+        <v>142</v>
+      </c>
+      <c r="P17" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>144</v>
+      </c>
+      <c r="B18" t="s">
+        <v>145</v>
+      </c>
+      <c r="C18" t="s">
+        <v>123</v>
+      </c>
+      <c r="D18" t="s">
+        <v>146</v>
+      </c>
+      <c r="E18" t="s">
+        <v>44</v>
+      </c>
+      <c r="F18" t="s">
+        <v>45</v>
+      </c>
+      <c r="G18" t="s">
+        <v>46</v>
+      </c>
+      <c r="H18">
+        <v>2011</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18" t="s">
+        <v>139</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
+        <v>147</v>
+      </c>
+      <c r="M18" t="s">
+        <v>141</v>
+      </c>
+      <c r="N18" t="s">
         <v>38</v>
       </c>
-      <c r="O17" t="s">
-[...3 lines deleted...]
-        <v>142</v>
+      <c r="O18" t="s">
+        <v>148</v>
+      </c>
+      <c r="P18" t="s">
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">