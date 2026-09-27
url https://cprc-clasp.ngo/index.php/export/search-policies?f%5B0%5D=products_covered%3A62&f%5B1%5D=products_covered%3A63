--- v1 (2026-02-03)
+++ v2 (2026-09-27)
@@ -12,275 +12,290 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
-[...5 lines deleted...]
-    <t>United Kingdom</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, New</t>
-[...2 lines deleted...]
-    <t>October 2023</t>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
-[...114 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>CQC32-372121-2013 Water Conservation Certification Rules for Flush tank and Flush tank fitting</t>
+  </si>
+  <si>
+    <t>Applies to Flush tank and Flush tank fitting that are mounted on cold water supply line of static pressure smaller than 0.6MPa and driven by water gravity. This includes flushing tank inlet valve and drain valve -as flushing tank fitting</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Toilet Seats (Electric)</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>GBT 26730-2011; GBT 6952-2015</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc32-372121-2013-water-conservation-certification-rules-flush-tank-and-flush-tank-fitting</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2017-04-18/492667.shtml</t>
+  </si>
+  <si>
+    <t>CQC64-448160-2018 Energy and Water Conservation and Anti-microbial Certification Rules for Household and Similar Electrical Appliances - Electronic Toilets</t>
+  </si>
+  <si>
+    <t>Applies to electric toilets used by non-professionals in households schools stores; etc.</t>
+  </si>
+  <si>
+    <t>GBT23131-2008;GB21551.2-2010</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc64-448160-2018-energy-and-water-conservation-and-anti-microbial-certification-rules</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2018-01-29/552296.shtml</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Bidets</t>
+  </si>
+  <si>
+    <t>A type of hygienic device with nameplate output powerof power supply less than equal to 2,000W used to warmup the water to wash users anus or genital area after stool</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/e-standby-power-program-bidets</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100300.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>GOST 10280-83 Vacuum electric cleaners for household - General specifications</t>
   </si>
   <si>
     <t>This policy covers household vacuum cleaners with dry filters intended for cleaning of premises, clothes, carpets and furniture.</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>GOST 27570.6-87, art. 6.13 GOST 10280-83</t>
   </si>
   <si>
     <t>Russian Energy Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gost-10280-83-vacuum-electric-cleaners-household-general-specifications</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/21212/</t>
   </si>
@@ -823,71 +838,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P18"/>
+  <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="533.156" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="109.545" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -903,858 +918,906 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...3 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2"/>
       <c r="N2" t="s">
         <v>25</v>
       </c>
       <c r="O2" t="s">
         <v>26</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>20</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H3">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L3"/>
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>25</v>
       </c>
       <c r="O3" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" t="s">
         <v>39</v>
       </c>
-      <c r="G4" t="s">
+      <c r="H4">
+        <v>2013</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
         <v>40</v>
       </c>
-      <c r="H4">
-[...7 lines deleted...]
-      </c>
       <c r="K4" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4"/>
       <c r="N4" t="s">
         <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="P4" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
+        <v>39</v>
+      </c>
+      <c r="H5">
+        <v>2013</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5" t="s">
         <v>46</v>
-      </c>
-[...34 lines deleted...]
-        <v>43</v>
       </c>
       <c r="N5" t="s">
         <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="P5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" t="s">
         <v>51</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>52</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E6" t="s">
         <v>53</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="G6" t="s">
+        <v>55</v>
+      </c>
+      <c r="H6">
+        <v>2011</v>
+      </c>
+      <c r="I6">
+        <v>2017</v>
+      </c>
+      <c r="J6" t="s">
+        <v>56</v>
+      </c>
+      <c r="K6" t="s">
         <v>22</v>
       </c>
-      <c r="H6">
-[...9 lines deleted...]
-      <c r="L6"/>
+      <c r="L6" t="s">
+        <v>57</v>
+      </c>
       <c r="M6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N6" t="s">
         <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P6" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G7" t="s">
+        <v>55</v>
+      </c>
+      <c r="H7">
+        <v>2008</v>
+      </c>
+      <c r="I7">
+        <v>2018</v>
+      </c>
+      <c r="J7" t="s">
+        <v>56</v>
+      </c>
+      <c r="K7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7" t="s">
+        <v>63</v>
+      </c>
+      <c r="M7" t="s">
         <v>58</v>
-      </c>
-[...32 lines deleted...]
-        <v>55</v>
       </c>
       <c r="N7" t="s">
         <v>25</v>
       </c>
       <c r="O7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C8" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D8" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="G8" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="H8">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>69</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="N8" t="s">
         <v>25</v>
       </c>
       <c r="O8" t="s">
+        <v>71</v>
+      </c>
+      <c r="P8" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B9" t="s">
         <v>74</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
+        <v>68</v>
+      </c>
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
         <v>75</v>
       </c>
-      <c r="C9" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H9">
-        <v>1985</v>
+        <v>2009</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L9" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="M9" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="N9" t="s">
         <v>25</v>
       </c>
       <c r="O9" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="P9" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B10" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C10" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F10" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" t="s">
         <v>39</v>
       </c>
-      <c r="G10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L10"/>
+        <v>22</v>
+      </c>
+      <c r="L10" t="s">
+        <v>83</v>
+      </c>
       <c r="M10" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="N10" t="s">
         <v>25</v>
       </c>
       <c r="O10" t="s">
+        <v>85</v>
+      </c>
+      <c r="P10" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" t="s">
         <v>88</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>89</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" t="s">
+        <v>53</v>
+      </c>
+      <c r="F11" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" t="s">
+        <v>39</v>
+      </c>
+      <c r="H11">
+        <v>2016</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
+        <v>82</v>
+      </c>
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
         <v>90</v>
-      </c>
-[...28 lines deleted...]
-        <v>93</v>
       </c>
       <c r="N11" t="s">
         <v>25</v>
       </c>
       <c r="O11" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="P11" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>93</v>
+      </c>
+      <c r="B12" t="s">
+        <v>94</v>
+      </c>
+      <c r="C12" t="s">
+        <v>95</v>
+      </c>
+      <c r="D12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
         <v>96</v>
       </c>
-      <c r="B12" t="s">
+      <c r="G12" t="s">
+        <v>55</v>
+      </c>
+      <c r="H12">
+        <v>2012</v>
+      </c>
+      <c r="I12">
+        <v>2014</v>
+      </c>
+      <c r="J12" t="s">
+        <v>69</v>
+      </c>
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12" t="s">
         <v>97</v>
       </c>
-      <c r="C12" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="M12" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="N12" t="s">
         <v>25</v>
       </c>
       <c r="O12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C13" t="s">
-        <v>102</v>
+        <v>68</v>
       </c>
       <c r="D13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" t="s">
         <v>19</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H13">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>103</v>
+        <v>69</v>
       </c>
       <c r="K13" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L13" t="s">
-        <v>104</v>
+        <v>76</v>
       </c>
       <c r="M13" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="N13" t="s">
         <v>25</v>
       </c>
       <c r="O13" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="P13" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>105</v>
+      </c>
+      <c r="B14" t="s">
+        <v>106</v>
+      </c>
+      <c r="C14" t="s">
+        <v>107</v>
+      </c>
+      <c r="D14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" t="s">
+        <v>53</v>
+      </c>
+      <c r="F14" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" t="s">
+        <v>39</v>
+      </c>
+      <c r="H14">
+        <v>2015</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14" t="s">
         <v>108</v>
       </c>
-      <c r="B14" t="s">
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
         <v>109</v>
       </c>
-      <c r="C14" t="s">
+      <c r="M14" t="s">
         <v>110</v>
       </c>
-      <c r="D14" t="s">
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
         <v>111</v>
       </c>
-      <c r="E14" t="s">
-[...14 lines deleted...]
-      <c r="J14" t="s">
+      <c r="P14" t="s">
         <v>112</v>
-      </c>
-[...16 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>113</v>
+      </c>
+      <c r="B15" t="s">
+        <v>114</v>
+      </c>
+      <c r="C15" t="s">
+        <v>115</v>
+      </c>
+      <c r="D15" t="s">
+        <v>116</v>
+      </c>
+      <c r="E15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" t="s">
+        <v>96</v>
+      </c>
+      <c r="G15" t="s">
+        <v>55</v>
+      </c>
+      <c r="H15">
+        <v>2017</v>
+      </c>
+      <c r="I15">
+        <v>2021</v>
+      </c>
+      <c r="J15" t="s">
+        <v>117</v>
+      </c>
+      <c r="K15" t="s">
+        <v>118</v>
+      </c>
+      <c r="L15" t="s">
         <v>119</v>
       </c>
-      <c r="B15" t="s">
+      <c r="M15" t="s">
         <v>120</v>
       </c>
-      <c r="C15" t="s">
+      <c r="N15" t="s">
         <v>121</v>
       </c>
-      <c r="D15" t="s">
-[...8 lines deleted...]
-      <c r="G15" t="s">
+      <c r="O15" t="s">
         <v>122</v>
       </c>
-      <c r="H15">
-[...3 lines deleted...]
-      <c r="J15" t="s">
+      <c r="P15" t="s">
         <v>123</v>
-      </c>
-[...16 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B16" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C16" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D16" t="s">
+        <v>52</v>
+      </c>
+      <c r="E16" t="s">
         <v>19</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>39</v>
+        <v>96</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>127</v>
       </c>
       <c r="H16">
-        <v>2012</v>
+        <v>2024</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L16" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="M16" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="N16" t="s">
         <v>25</v>
       </c>
       <c r="O16" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P16" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="B17" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C17" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="D17" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H17">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L17" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="M17" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="N17" t="s">
         <v>25</v>
       </c>
       <c r="O17" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="P17" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B18" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C18" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="D18" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F18" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H18">
         <v>2015</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
+        <v>144</v>
+      </c>
+      <c r="K18" t="s">
+        <v>22</v>
+      </c>
+      <c r="L18" t="s">
+        <v>145</v>
+      </c>
+      <c r="M18" t="s">
         <v>146</v>
-      </c>
-[...7 lines deleted...]
-        <v>141</v>
       </c>
       <c r="N18" t="s">
         <v>25</v>
       </c>
       <c r="O18" t="s">
+        <v>147</v>
+      </c>
+      <c r="P18" t="s">
         <v>148</v>
       </c>
-      <c r="P18" t="s">
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
         <v>149</v>
+      </c>
+      <c r="B19" t="s">
+        <v>150</v>
+      </c>
+      <c r="C19" t="s">
+        <v>143</v>
+      </c>
+      <c r="D19" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" t="s">
+        <v>53</v>
+      </c>
+      <c r="F19" t="s">
+        <v>75</v>
+      </c>
+      <c r="G19" t="s">
+        <v>39</v>
+      </c>
+      <c r="H19">
+        <v>2015</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19" t="s">
+        <v>151</v>
+      </c>
+      <c r="K19" t="s">
+        <v>22</v>
+      </c>
+      <c r="L19" t="s">
+        <v>152</v>
+      </c>
+      <c r="M19" t="s">
+        <v>146</v>
+      </c>
+      <c r="N19" t="s">
+        <v>25</v>
+      </c>
+      <c r="O19" t="s">
+        <v>153</v>
+      </c>
+      <c r="P19" t="s">
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">