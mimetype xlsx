--- v0 (2025-12-05)
+++ v1 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -207,50 +207,77 @@
     <t>LI 2454 Renewable Energy (Standards and Labelling) (Improved Biomass Cookstoves) Regulations, 2022</t>
   </si>
   <si>
     <t>These regulations apply to an improved biomass cookstoves, manufactured in the country or imported into the country for sale, display or use as a domestic cookstove, or an institutional cookstove that uses solid biomass fuels including wood, charcoal, briquette, or pellet.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>March 2023</t>
   </si>
   <si>
     <t>Ghana Energy Commission</t>
   </si>
   <si>
     <t>Cookstoves</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/li-2454-renewable-energy-standards-and-labelling-improved-biomass-cookstoves-regulations</t>
   </si>
   <si>
     <t>https://www.energycom.gov.gh/regulation/regulation-and-codes</t>
+  </si>
+  <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
   </si>
   <si>
     <t>Regulations on the Operation of Energy-Efficient Equipment, Maximum Energy Efficiency Standards and Label for Bidets</t>
   </si>
   <si>
     <t>This regulation mandates maximum energy efficiency standards and label for electric bidets. Electric bidets are hygiene devices designed to spray warm water onto the user's anus or genital area after using the toilet for cleaning purposes. These devices consist of components such as water heating devices, cleaning devices, and heated seats, with a rated power consumption of 3,500W or less. However, the following are excluded from this regulation: 
 (a) Devices that receive hot water supply from other water heating systems
 (b) Devices that only provide hot water cleaning
 (c) Devices that only provide a heated seat
 (d) Devices that are powered only by batteries
 (e) Devices used for portable toilets (mobile use)</t>
   </si>
   <si>
     <t>Asia and Pacific, Republic of Korea</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>February 2025</t>
   </si>
   <si>
@@ -617,71 +644,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="183.955" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="533.156" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="109.545" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="107.26" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -944,131 +971,179 @@
       <c r="L6"/>
       <c r="M6" t="s">
         <v>61</v>
       </c>
       <c r="N6" t="s">
         <v>62</v>
       </c>
       <c r="O6" t="s">
         <v>63</v>
       </c>
       <c r="P6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>65</v>
       </c>
       <c r="B7" t="s">
         <v>66</v>
       </c>
       <c r="C7" t="s">
         <v>67</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>59</v>
       </c>
       <c r="F7" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="G7" t="s">
-        <v>69</v>
+        <v>8</v>
       </c>
       <c r="H7">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
+        <v>68</v>
+      </c>
+      <c r="K7" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" t="s">
+        <v>69</v>
+      </c>
+      <c r="M7" t="s">
         <v>70</v>
       </c>
-      <c r="K7" t="s">
-[...2 lines deleted...]
-      <c r="L7" t="s">
+      <c r="N7" t="s">
         <v>71</v>
       </c>
-      <c r="M7" t="s">
+      <c r="O7" t="s">
         <v>72</v>
       </c>
-      <c r="N7" t="s">
-[...2 lines deleted...]
-      <c r="O7" t="s">
+      <c r="P7" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B8" t="s">
         <v>75</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>76</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F8" t="s">
         <v>77</v>
       </c>
-      <c r="D8" t="s">
-[...5 lines deleted...]
-      <c r="F8" t="s">
+      <c r="G8" t="s">
         <v>78</v>
       </c>
-      <c r="G8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>79</v>
       </c>
       <c r="K8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L8" t="s">
+        <v>80</v>
+      </c>
+      <c r="M8" t="s">
+        <v>81</v>
+      </c>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+      <c r="O8" t="s">
+        <v>82</v>
+      </c>
+      <c r="P8" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" t="s">
+        <v>84</v>
+      </c>
+      <c r="B9" t="s">
+        <v>85</v>
+      </c>
+      <c r="C9" t="s">
+        <v>86</v>
+      </c>
+      <c r="D9" t="s">
+        <v>46</v>
+      </c>
+      <c r="E9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" t="s">
+        <v>87</v>
+      </c>
+      <c r="G9" t="s">
+        <v>38</v>
+      </c>
+      <c r="H9">
+        <v>2019</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9" t="s">
+        <v>88</v>
+      </c>
+      <c r="K9" t="s">
         <v>50</v>
       </c>
-      <c r="L8"/>
-[...3 lines deleted...]
-      <c r="N8" t="s">
+      <c r="L9"/>
+      <c r="M9" t="s">
+        <v>89</v>
+      </c>
+      <c r="N9" t="s">
         <v>53</v>
       </c>
-      <c r="O8" t="s">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="O9" t="s">
+        <v>90</v>
+      </c>
+      <c r="P9" t="s">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">