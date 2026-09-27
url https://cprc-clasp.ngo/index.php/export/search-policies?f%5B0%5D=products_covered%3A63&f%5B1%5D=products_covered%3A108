--- v1 (2026-02-03)
+++ v2 (2026-09-27)
@@ -12,236 +12,251 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
-[...8 lines deleted...]
-    <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
-    <t>Comparative Label</t>
-[...5 lines deleted...]
-    <t>November 2020</t>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
-    <t>Ministry of Trade, Energy Division</t>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
-[...72 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
+  </si>
+  <si>
+    <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
+  </si>
+  <si>
+    <t>Barbados</t>
+  </si>
+  <si>
+    <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>November 2020</t>
+  </si>
+  <si>
+    <t>Ministry of Trade, Energy Division</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
+  </si>
+  <si>
+    <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>GOST 10280-83 Vacuum electric cleaners for household - General specifications</t>
   </si>
   <si>
     <t>This policy covers household vacuum cleaners with dry filters intended for cleaning of premises, clothes, carpets and furniture.</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>GOST 27570.6-87, art. 6.13 GOST 10280-83</t>
   </si>
   <si>
     <t>Russian Energy Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gost-10280-83-vacuum-electric-cleaners-household-general-specifications</t>
   </si>
@@ -797,71 +812,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="72.982" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -877,808 +892,856 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...3 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
+        <v>32</v>
+      </c>
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
         <v>34</v>
       </c>
-      <c r="K3" t="s">
-[...3 lines deleted...]
-      <c r="M3"/>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O3" t="s">
         <v>35</v>
       </c>
       <c r="P3" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H4">
         <v>2013</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D5" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
         <v>20</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H5">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5"/>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>52</v>
       </c>
       <c r="C6" t="s">
         <v>53</v>
       </c>
       <c r="D6" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="H6">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
+        <v>54</v>
+      </c>
+      <c r="K6" t="s">
+        <v>22</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6" t="s">
+        <v>55</v>
+      </c>
+      <c r="N6" t="s">
+        <v>25</v>
+      </c>
+      <c r="O6" t="s">
         <v>56</v>
       </c>
-      <c r="K6" t="s">
-[...2 lines deleted...]
-      <c r="L6" t="s">
+      <c r="P6" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C7" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H7">
-        <v>1985</v>
+        <v>2009</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
+        <v>61</v>
+      </c>
+      <c r="K7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7" t="s">
+        <v>62</v>
+      </c>
+      <c r="M7" t="s">
+        <v>63</v>
+      </c>
+      <c r="N7" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" t="s">
+        <v>64</v>
+      </c>
+      <c r="P7" t="s">
         <v>65</v>
-      </c>
-[...16 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B8" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="C8" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F8" t="s">
-        <v>73</v>
+        <v>20</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H8">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L8"/>
+        <v>22</v>
+      </c>
+      <c r="L8" t="s">
+        <v>71</v>
+      </c>
       <c r="M8" t="s">
+        <v>72</v>
+      </c>
+      <c r="N8" t="s">
+        <v>25</v>
+      </c>
+      <c r="O8" t="s">
+        <v>73</v>
+      </c>
+      <c r="P8" t="s">
         <v>74</v>
-      </c>
-[...7 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" t="s">
         <v>77</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="s">
+        <v>69</v>
+      </c>
+      <c r="F9" t="s">
         <v>78</v>
       </c>
-      <c r="C9" t="s">
+      <c r="G9" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9">
+        <v>2016</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9" t="s">
+        <v>70</v>
+      </c>
+      <c r="K9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9"/>
+      <c r="M9" t="s">
         <v>79</v>
       </c>
-      <c r="D9" t="s">
-[...5 lines deleted...]
-      <c r="F9" t="s">
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
         <v>80</v>
       </c>
-      <c r="G9" t="s">
+      <c r="P9" t="s">
         <v>81</v>
-      </c>
-[...25 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>82</v>
+      </c>
+      <c r="B10" t="s">
+        <v>83</v>
+      </c>
+      <c r="C10" t="s">
+        <v>84</v>
+      </c>
+      <c r="D10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>85</v>
+      </c>
+      <c r="G10" t="s">
         <v>86</v>
       </c>
-      <c r="B10" t="s">
+      <c r="H10">
+        <v>2012</v>
+      </c>
+      <c r="I10">
+        <v>2014</v>
+      </c>
+      <c r="J10" t="s">
+        <v>61</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" t="s">
         <v>87</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="M10" t="s">
         <v>88</v>
       </c>
-      <c r="E10" t="s">
-[...20 lines deleted...]
-      <c r="L10" t="s">
+      <c r="N10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O10" t="s">
         <v>89</v>
       </c>
-      <c r="M10" t="s">
-[...5 lines deleted...]
-      <c r="O10" t="s">
+      <c r="P10" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>91</v>
       </c>
       <c r="B11" t="s">
         <v>92</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>84</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>93</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="G11" t="s">
+        <v>86</v>
+      </c>
+      <c r="H11">
+        <v>1999</v>
+      </c>
+      <c r="I11">
+        <v>2009</v>
+      </c>
+      <c r="J11" t="s">
+        <v>61</v>
+      </c>
+      <c r="K11" t="s">
         <v>22</v>
       </c>
-      <c r="H11">
-[...8 lines deleted...]
-      </c>
       <c r="L11" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="M11" t="s">
-        <v>48</v>
+        <v>88</v>
       </c>
       <c r="N11" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O11" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="P11" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C12" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="F12" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H12">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L12" t="s">
+        <v>62</v>
+      </c>
+      <c r="M12" t="s">
+        <v>63</v>
+      </c>
+      <c r="N12" t="s">
+        <v>25</v>
+      </c>
+      <c r="O12" t="s">
         <v>98</v>
       </c>
-      <c r="M12" t="s">
+      <c r="P12" t="s">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>100</v>
+      </c>
+      <c r="B13" t="s">
+        <v>101</v>
+      </c>
+      <c r="C13" t="s">
         <v>102</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" t="s">
+        <v>69</v>
+      </c>
+      <c r="F13" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" t="s">
+        <v>41</v>
+      </c>
+      <c r="H13">
+        <v>2015</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
         <v>103</v>
       </c>
-      <c r="C13" t="s">
+      <c r="M13" t="s">
         <v>104</v>
       </c>
-      <c r="D13" t="s">
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
         <v>105</v>
       </c>
-      <c r="E13" t="s">
-[...14 lines deleted...]
-      <c r="J13" t="s">
+      <c r="P13" t="s">
         <v>106</v>
-      </c>
-[...16 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>107</v>
+      </c>
+      <c r="B14" t="s">
+        <v>108</v>
+      </c>
+      <c r="C14" t="s">
+        <v>109</v>
+      </c>
+      <c r="D14" t="s">
+        <v>110</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" t="s">
+        <v>85</v>
+      </c>
+      <c r="G14" t="s">
+        <v>86</v>
+      </c>
+      <c r="H14">
+        <v>2017</v>
+      </c>
+      <c r="I14">
+        <v>2021</v>
+      </c>
+      <c r="J14" t="s">
+        <v>111</v>
+      </c>
+      <c r="K14" t="s">
+        <v>112</v>
+      </c>
+      <c r="L14" t="s">
         <v>113</v>
       </c>
-      <c r="B14" t="s">
+      <c r="M14" t="s">
         <v>114</v>
       </c>
-      <c r="C14" t="s">
+      <c r="N14" t="s">
         <v>115</v>
       </c>
-      <c r="D14" t="s">
-[...8 lines deleted...]
-      <c r="G14" t="s">
+      <c r="O14" t="s">
         <v>116</v>
       </c>
-      <c r="H14">
-[...3 lines deleted...]
-      <c r="J14" t="s">
+      <c r="P14" t="s">
         <v>117</v>
-      </c>
-[...16 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B15" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="C15" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>93</v>
       </c>
       <c r="E15" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F15" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>121</v>
       </c>
       <c r="H15">
-        <v>2012</v>
+        <v>2025</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
+        <v>122</v>
+      </c>
+      <c r="K15" t="s">
+        <v>22</v>
+      </c>
+      <c r="L15" t="s">
+        <v>123</v>
+      </c>
+      <c r="M15" t="s">
+        <v>124</v>
+      </c>
+      <c r="N15" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" t="s">
         <v>125</v>
       </c>
-      <c r="K15" t="s">
-[...2 lines deleted...]
-      <c r="L15" t="s">
+      <c r="P15" t="s">
         <v>126</v>
-      </c>
-[...10 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B16" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C16" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F16" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H16">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
+        <v>130</v>
+      </c>
+      <c r="K16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L16" t="s">
+        <v>131</v>
+      </c>
+      <c r="M16" t="s">
+        <v>132</v>
+      </c>
+      <c r="N16" t="s">
+        <v>25</v>
+      </c>
+      <c r="O16" t="s">
         <v>133</v>
       </c>
-      <c r="K16" t="s">
-[...2 lines deleted...]
-      <c r="L16" t="s">
+      <c r="P16" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B17" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C17" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="D17" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H17">
         <v>2015</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
+        <v>138</v>
+      </c>
+      <c r="K17" t="s">
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
+        <v>139</v>
+      </c>
+      <c r="M17" t="s">
         <v>140</v>
       </c>
-      <c r="K17" t="s">
-[...2 lines deleted...]
-      <c r="L17" t="s">
+      <c r="N17" t="s">
+        <v>25</v>
+      </c>
+      <c r="O17" t="s">
         <v>141</v>
       </c>
-      <c r="M17" t="s">
-[...5 lines deleted...]
-      <c r="O17" t="s">
+      <c r="P17" t="s">
         <v>142</v>
       </c>
-      <c r="P17" t="s">
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
         <v>143</v>
+      </c>
+      <c r="B18" t="s">
+        <v>144</v>
+      </c>
+      <c r="C18" t="s">
+        <v>137</v>
+      </c>
+      <c r="D18" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" t="s">
+        <v>69</v>
+      </c>
+      <c r="F18" t="s">
+        <v>40</v>
+      </c>
+      <c r="G18" t="s">
+        <v>41</v>
+      </c>
+      <c r="H18">
+        <v>2015</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18" t="s">
+        <v>145</v>
+      </c>
+      <c r="K18" t="s">
+        <v>22</v>
+      </c>
+      <c r="L18" t="s">
+        <v>146</v>
+      </c>
+      <c r="M18" t="s">
+        <v>140</v>
+      </c>
+      <c r="N18" t="s">
+        <v>25</v>
+      </c>
+      <c r="O18" t="s">
+        <v>147</v>
+      </c>
+      <c r="P18" t="s">
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">