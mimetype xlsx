--- v0 (2026-02-03)
+++ v1 (2026-08-15)
@@ -12,442 +12,472 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="322">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
-[...8 lines deleted...]
-    <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
-    <t>Comparative Label</t>
-[...5 lines deleted...]
-    <t>November 2020</t>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
-    <t>Ministry of Trade, Energy Division</t>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
-[...197 lines deleted...]
-    <t>Under development</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
-  </si>
-[...91 lines deleted...]
-    <t>Superseded</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
+    <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
+  </si>
+  <si>
+    <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
+  </si>
+  <si>
+    <t>Barbados</t>
+  </si>
+  <si>
+    <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>November 2020</t>
+  </si>
+  <si>
+    <t>Ministry of Trade, Energy Division</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
+  </si>
+  <si>
+    <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 547/2012 of 25 June 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water pumps</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of rotodynamic water pumps for pumping clean water; including where integrated in other products.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-5472012-25-june-2012-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02012R0547-20170109</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of rotodynamic water pumps for pumping clean water; including where integrated in other products.
+This Policy is under review with research underway by the UK government.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-5472012-25-june-2012-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/547/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>CQC31-432212-2009. CQC Mark Certification - Centrifugal Corrosion Resisting Pumps</t>
+  </si>
+  <si>
+    <t>Applies only to single stage single suction centrifugal pump for fresh water; single stage double suction centrifugal pump for fresh water; and multiple stage centrifugal pump for fresh water</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>GB 19762-2007 GB/T 3216 GB/T 5657 GB/T 7021 GB/T 13006</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency, Industrial Sector</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-432212-2009-cqc-mark-certification-centrifugal-corrosion-resisting-pumps</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-11-20/492766.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-432216-2011. Energy Conservation Certification Rules for Centrifual Corrosion Resisting Pump</t>
+  </si>
+  <si>
+    <t>Apply to centrifual corrosion resisting pump</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>CQC 3122-2011</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-432216-2011-energy-conservation-certification-rules-centrifual-corrosion-resisting</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492994.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-432217-2017 Energy Conservation Certification Rules for Submersible motor-pumps</t>
+  </si>
+  <si>
+    <t>Applies to  small size submersible motor-pumps; sewage submersible motor-pumps; well-use submersible motor-pumps</t>
+  </si>
+  <si>
+    <t>GB32029-2015, GB32031-2015, GB32030-2015</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-432217-2017-energy-conservation-certification-rules-submersible-motor-pumps</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2017-06-15/546484.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-432218-2017 Energy Conservation Certification Rules for Centrifugal pump for fresh water</t>
+  </si>
+  <si>
+    <t>Applies to centrifugal pump for fresh water powered by 50Hz three-phase DC power under 690V or lower; which are three-phase DC motor drive typical load units; Applies to single stage single punction|single stage double punction|multi-stage centrifugal pump for fresh water with a rated power of 0.75kW-375kW</t>
+  </si>
+  <si>
+    <t>JBT 11706.1-2013</t>
+  </si>
+  <si>
+    <t>Energy Efficiency, Off-Grid, Productive Use</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-432218-2017-energy-conservation-certification-rules-centrifugal-pump-fresh-water</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2017-06-15/546487.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-439801-2019. Energy Conservation Certification Rules for Low Ambient Temperature Air Source Heat Pump (Water Chilling) Packages</t>
+  </si>
+  <si>
+    <t>Applies to low ambient temperature air source heat pump -water chilling packages</t>
+  </si>
+  <si>
+    <t>Heat Pumps, Pumps Other</t>
+  </si>
+  <si>
+    <t>GB 37480-2019</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cqc31-439801-2019-energy-conservation-certification-rules-low-ambient-temperature-air</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2021-01-29/542277.shtml</t>
+  </si>
+  <si>
+    <t>Draft MEPS for water pumps</t>
+  </si>
+  <si>
+    <t>The document specifies the MEPS and labeling instructions for water pumps.</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>Not applicable</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Under development</t>
+  </si>
+  <si>
+    <t>Ministry of Energy and Mineral Resources</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/draft-meps-water-pumps</t>
+  </si>
+  <si>
+    <t>https://www.jase-w.eccj.or.jp/indonesiaforum/pdf/10-05_hariyanto.pdf</t>
+  </si>
+  <si>
+    <t>Draft water pumps policy</t>
+  </si>
+  <si>
+    <t>All types of water pumps over 2 horsepower</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>January 2020</t>
+  </si>
+  <si>
+    <t>Bangladesh Standards and Testing Institute</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/draft-water-pumps-policy</t>
+  </si>
+  <si>
+    <t>http://sreda.gov.bd/files/EEC_Master_Plan_SREDA.pdf</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Label No5 for Water Pump</t>
+  </si>
+  <si>
+    <t>This program covers automatic electric water pumps - sprocket and normal blades types.</t>
+  </si>
+  <si>
+    <t>Thailand</t>
+  </si>
+  <si>
+    <t>December 2023</t>
+  </si>
+  <si>
+    <t>TIS 2618-2557</t>
+  </si>
+  <si>
+    <t>Electricity Generating Authority Thailand (EGAT)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-label-no5-water-pump</t>
+  </si>
+  <si>
+    <t>http://labelno5.egat.co.th/new58/wp-content/uploads/2019/shortforweb/pump.pdf</t>
   </si>
   <si>
     <t>GB 19762-2007 Minimum allowable values of energy efficiency and evaluating values of energy conservation of centrifugal pump for fresh water</t>
   </si>
   <si>
     <t>Applies only to single stage single suction clear water centrifugal pumps, single stage double suction clear water centrifugal pumps, and multiple stage clear water centrifugal pumps. This standard does not apply to other types of pumps.</t>
   </si>
   <si>
     <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-19762-2007-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D78826D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 32029-2015 Minimum allowable values of energy efficiency and energy efficiency grades for small-size submersible motor-pumps</t>
   </si>
   <si>
     <t>This policy applies to small-size submersible motor-pumps with rated power no larger than 22kW that are single- or three- phase and single- or multi- stage.</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB/T 12785-2014; GB/T 25409</t>
   </si>
@@ -1333,51 +1363,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P48"/>
+  <dimension ref="A1:P50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="462.316" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1413,2310 +1443,2406 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
-[...6 lines deleted...]
-      <c r="J2" t="s">
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-[...2 lines deleted...]
-      </c>
       <c r="N2" t="s">
+        <v>25</v>
+      </c>
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
+        <v>32</v>
+      </c>
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
         <v>34</v>
       </c>
-      <c r="K3" t="s">
-[...3 lines deleted...]
-      <c r="M3" t="s">
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
         <v>35</v>
       </c>
-      <c r="N3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E4" t="s">
         <v>38</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4">
+        <v>2021</v>
+      </c>
+      <c r="I4">
+        <v>2024</v>
+      </c>
+      <c r="J4" t="s">
+        <v>21</v>
+      </c>
+      <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
         <v>39</v>
       </c>
-      <c r="D4" t="s">
-[...15 lines deleted...]
-      <c r="J4" t="s">
+      <c r="M4" t="s">
         <v>40</v>
       </c>
-      <c r="K4" t="s">
-[...3 lines deleted...]
-      <c r="M4"/>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
         <v>41</v>
       </c>
       <c r="P4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>43</v>
       </c>
       <c r="B5" t="s">
         <v>44</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="D5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="H5">
         <v>2013</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L5"/>
-      <c r="M5"/>
+      <c r="M5" t="s">
+        <v>50</v>
+      </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="P5" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="B6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" t="s">
         <v>48</v>
       </c>
-      <c r="C6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H6">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="P6" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B7" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="C7" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E7" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="G7" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="H7">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I7"/>
       <c r="J7" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7"/>
       <c r="N7" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="O7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C8" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="H8">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8" t="s">
+        <v>25</v>
+      </c>
+      <c r="O8" t="s">
         <v>67</v>
       </c>
-      <c r="M8" t="s">
-[...5 lines deleted...]
-      <c r="O8" t="s">
+      <c r="P8" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" t="s">
+        <v>69</v>
+      </c>
+      <c r="C9" t="s">
+        <v>55</v>
+      </c>
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G9" t="s">
+        <v>48</v>
+      </c>
+      <c r="H9">
+        <v>2013</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9" t="s">
         <v>70</v>
       </c>
-      <c r="B9" t="s">
+      <c r="K9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9"/>
+      <c r="M9" t="s">
+        <v>57</v>
+      </c>
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
         <v>71</v>
       </c>
-      <c r="C9" t="s">
-[...26 lines deleted...]
-      <c r="L9" t="s">
+      <c r="P9" t="s">
         <v>72</v>
-      </c>
-[...10 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" t="s">
+        <v>74</v>
+      </c>
+      <c r="C10" t="s">
         <v>75</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D10" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" t="s">
         <v>76</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="H10">
         <v>2004</v>
       </c>
       <c r="I10">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="J10" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L10" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M10" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="N10" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="O10" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="P10" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B11" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C11" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="D11" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="E11" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="F11" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="G11" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="H11">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I11"/>
       <c r="J11" t="s">
-        <v>58</v>
+        <v>86</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L11" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M11" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="N11" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O11" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="P11" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B12" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C12" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>90</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="G12" t="s">
+        <v>77</v>
+      </c>
+      <c r="H12">
+        <v>2004</v>
+      </c>
+      <c r="I12">
+        <v>2017</v>
+      </c>
+      <c r="J12" t="s">
+        <v>78</v>
+      </c>
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12" t="s">
         <v>92</v>
       </c>
-      <c r="H12"/>
-[...1 lines deleted...]
-      <c r="J12" t="s">
+      <c r="M12" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" t="s">
         <v>93</v>
       </c>
-      <c r="K12" t="s">
-[...3 lines deleted...]
-      <c r="M12" t="s">
+      <c r="P12" t="s">
         <v>94</v>
-      </c>
-[...7 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>95</v>
+      </c>
+      <c r="B13" t="s">
+        <v>96</v>
+      </c>
+      <c r="C13" t="s">
+        <v>75</v>
+      </c>
+      <c r="D13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" t="s">
+        <v>76</v>
+      </c>
+      <c r="G13" t="s">
+        <v>77</v>
+      </c>
+      <c r="H13">
+        <v>2004</v>
+      </c>
+      <c r="I13">
+        <v>2017</v>
+      </c>
+      <c r="J13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
         <v>97</v>
       </c>
-      <c r="B13" t="s">
+      <c r="M13" t="s">
+        <v>80</v>
+      </c>
+      <c r="N13" t="s">
         <v>98</v>
       </c>
-      <c r="C13" t="s">
+      <c r="O13" t="s">
         <v>99</v>
       </c>
-      <c r="D13" t="s">
-[...13 lines deleted...]
-      <c r="J13" t="s">
+      <c r="P13" t="s">
         <v>100</v>
-      </c>
-[...14 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>101</v>
+      </c>
+      <c r="B14" t="s">
+        <v>102</v>
+      </c>
+      <c r="C14" t="s">
+        <v>75</v>
+      </c>
+      <c r="D14" t="s">
+        <v>103</v>
+      </c>
+      <c r="E14" t="s">
+        <v>38</v>
+      </c>
+      <c r="F14" t="s">
+        <v>76</v>
+      </c>
+      <c r="G14" t="s">
+        <v>77</v>
+      </c>
+      <c r="H14">
+        <v>2004</v>
+      </c>
+      <c r="I14">
+        <v>2019</v>
+      </c>
+      <c r="J14" t="s">
+        <v>78</v>
+      </c>
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
         <v>104</v>
       </c>
-      <c r="B14" t="s">
+      <c r="M14" t="s">
+        <v>80</v>
+      </c>
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
         <v>105</v>
       </c>
-      <c r="C14" t="s">
+      <c r="P14" t="s">
         <v>106</v>
-      </c>
-[...35 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>107</v>
+      </c>
+      <c r="B15" t="s">
+        <v>108</v>
+      </c>
+      <c r="C15" t="s">
+        <v>109</v>
+      </c>
+      <c r="D15" t="s">
+        <v>37</v>
+      </c>
+      <c r="E15" t="s">
+        <v>110</v>
+      </c>
+      <c r="F15" t="s">
+        <v>111</v>
+      </c>
+      <c r="G15" t="s">
         <v>112</v>
       </c>
-      <c r="B15" t="s">
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15" t="s">
+        <v>32</v>
+      </c>
+      <c r="K15" t="s">
+        <v>22</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15" t="s">
         <v>113</v>
       </c>
-      <c r="C15" t="s">
+      <c r="N15" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" t="s">
         <v>114</v>
       </c>
-      <c r="D15" t="s">
-[...17 lines deleted...]
-      <c r="J15" t="s">
+      <c r="P15" t="s">
         <v>115</v>
-      </c>
-[...16 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B16" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C16" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D16" t="s">
-        <v>123</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F16" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="G16" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L16"/>
       <c r="M16" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="N16" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O16" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="P16" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>123</v>
+      </c>
+      <c r="B17" t="s">
+        <v>124</v>
+      </c>
+      <c r="C17" t="s">
+        <v>125</v>
+      </c>
+      <c r="D17" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" t="s">
+        <v>47</v>
+      </c>
+      <c r="G17" t="s">
+        <v>48</v>
+      </c>
+      <c r="H17">
+        <v>2009</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17" t="s">
+        <v>126</v>
+      </c>
+      <c r="K17" t="s">
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
+        <v>127</v>
+      </c>
+      <c r="M17" t="s">
+        <v>128</v>
+      </c>
+      <c r="N17" t="s">
+        <v>25</v>
+      </c>
+      <c r="O17" t="s">
         <v>129</v>
       </c>
-      <c r="B17" t="s">
+      <c r="P17" t="s">
         <v>130</v>
-      </c>
-[...40 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>131</v>
+      </c>
+      <c r="B18" t="s">
+        <v>132</v>
+      </c>
+      <c r="C18" t="s">
+        <v>133</v>
+      </c>
+      <c r="D18" t="s">
+        <v>37</v>
+      </c>
+      <c r="E18" t="s">
+        <v>38</v>
+      </c>
+      <c r="F18" t="s">
+        <v>47</v>
+      </c>
+      <c r="G18" t="s">
+        <v>77</v>
+      </c>
+      <c r="H18">
+        <v>2016</v>
+      </c>
+      <c r="I18">
+        <v>2019</v>
+      </c>
+      <c r="J18" t="s">
         <v>134</v>
       </c>
-      <c r="B18" t="s">
+      <c r="K18" t="s">
+        <v>22</v>
+      </c>
+      <c r="L18" t="s">
         <v>135</v>
       </c>
-      <c r="C18" t="s">
-[...26 lines deleted...]
-      <c r="L18" t="s">
+      <c r="M18" t="s">
         <v>136</v>
       </c>
-      <c r="M18" t="s">
+      <c r="N18" t="s">
+        <v>25</v>
+      </c>
+      <c r="O18" t="s">
         <v>137</v>
       </c>
-      <c r="N18" t="s">
-[...2 lines deleted...]
-      <c r="O18" t="s">
+      <c r="P18" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>139</v>
+      </c>
+      <c r="B19" t="s">
         <v>140</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="D19" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E19" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="F19" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="G19" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="H19">
         <v>2005</v>
       </c>
       <c r="I19">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="J19" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L19" t="s">
+        <v>79</v>
+      </c>
+      <c r="M19" t="s">
+        <v>141</v>
+      </c>
+      <c r="N19" t="s">
+        <v>81</v>
+      </c>
+      <c r="O19" t="s">
         <v>142</v>
       </c>
-      <c r="M19" t="s">
-[...5 lines deleted...]
-      <c r="O19" t="s">
+      <c r="P19" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>144</v>
+      </c>
+      <c r="B20" t="s">
         <v>145</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="D20" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E20" t="s">
+        <v>38</v>
+      </c>
+      <c r="F20" t="s">
         <v>20</v>
       </c>
-      <c r="F20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="H20">
         <v>2005</v>
       </c>
       <c r="I20">
         <v>2016</v>
       </c>
       <c r="J20" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="K20" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L20" t="s">
+        <v>146</v>
+      </c>
+      <c r="M20" t="s">
         <v>147</v>
       </c>
-      <c r="M20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N20" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="O20" t="s">
         <v>148</v>
       </c>
       <c r="P20" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>150</v>
       </c>
       <c r="B21" t="s">
         <v>151</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="D21" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
+        <v>38</v>
+      </c>
+      <c r="F21" t="s">
         <v>20</v>
       </c>
-      <c r="F21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="H21">
         <v>2005</v>
       </c>
       <c r="I21">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J21" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="K21" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L21" t="s">
         <v>152</v>
       </c>
       <c r="M21" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="N21" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="O21" t="s">
         <v>153</v>
       </c>
       <c r="P21" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>155</v>
       </c>
       <c r="B22" t="s">
         <v>156</v>
       </c>
       <c r="C22" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="D22" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" t="s">
         <v>20</v>
       </c>
-      <c r="F22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="H22">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>2005</v>
+      </c>
+      <c r="I22">
+        <v>2016</v>
+      </c>
       <c r="J22" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="K22" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L22" t="s">
         <v>157</v>
       </c>
       <c r="M22" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="N22" t="s">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="O22" t="s">
         <v>158</v>
       </c>
       <c r="P22" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>160</v>
       </c>
       <c r="B23" t="s">
         <v>161</v>
       </c>
       <c r="C23" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="D23" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E23" t="s">
+        <v>19</v>
+      </c>
+      <c r="F23" t="s">
         <v>20</v>
       </c>
-      <c r="F23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="H23">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I23"/>
+        <v>2005</v>
+      </c>
+      <c r="I23">
+        <v>2017</v>
+      </c>
       <c r="J23" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="K23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L23" t="s">
         <v>162</v>
       </c>
       <c r="M23" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="N23" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="O23" t="s">
         <v>163</v>
       </c>
       <c r="P23" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>165</v>
       </c>
       <c r="B24" t="s">
         <v>166</v>
       </c>
       <c r="C24" t="s">
-        <v>167</v>
+        <v>75</v>
       </c>
       <c r="D24" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E24" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="F24" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="H24">
-        <v>1985</v>
+        <v>2020</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
+        <v>86</v>
+      </c>
+      <c r="K24" t="s">
+        <v>22</v>
+      </c>
+      <c r="L24" t="s">
+        <v>167</v>
+      </c>
+      <c r="M24" t="s">
+        <v>147</v>
+      </c>
+      <c r="N24" t="s">
+        <v>81</v>
+      </c>
+      <c r="O24" t="s">
         <v>168</v>
       </c>
-      <c r="K24" t="s">
-[...2 lines deleted...]
-      <c r="L24" t="s">
+      <c r="P24" t="s">
         <v>169</v>
-      </c>
-[...10 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B25" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C25" t="s">
-        <v>175</v>
+        <v>75</v>
       </c>
       <c r="D25" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E25" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="F25" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="H25">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>168</v>
+        <v>86</v>
       </c>
       <c r="K25" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L25"/>
+        <v>22</v>
+      </c>
+      <c r="L25" t="s">
+        <v>172</v>
+      </c>
       <c r="M25" t="s">
-        <v>176</v>
+        <v>147</v>
       </c>
       <c r="N25" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O25" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="P25" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>175</v>
+      </c>
+      <c r="B26" t="s">
+        <v>176</v>
+      </c>
+      <c r="C26" t="s">
+        <v>177</v>
+      </c>
+      <c r="D26" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" t="s">
+        <v>38</v>
+      </c>
+      <c r="F26" t="s">
+        <v>20</v>
+      </c>
+      <c r="G26" t="s">
+        <v>48</v>
+      </c>
+      <c r="H26">
+        <v>1985</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26" t="s">
+        <v>178</v>
+      </c>
+      <c r="K26" t="s">
+        <v>22</v>
+      </c>
+      <c r="L26" t="s">
         <v>179</v>
       </c>
-      <c r="B26" t="s">
+      <c r="M26" t="s">
         <v>180</v>
       </c>
-      <c r="C26" t="s">
-[...23 lines deleted...]
-      <c r="K26" t="s">
+      <c r="N26" t="s">
+        <v>25</v>
+      </c>
+      <c r="O26" t="s">
         <v>181</v>
       </c>
-      <c r="L26"/>
-[...6 lines deleted...]
-      <c r="O26" t="s">
+      <c r="P26" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>183</v>
+      </c>
+      <c r="B27" t="s">
         <v>184</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>185</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" t="s">
+        <v>38</v>
+      </c>
+      <c r="F27" t="s">
+        <v>76</v>
+      </c>
+      <c r="G27" t="s">
+        <v>48</v>
+      </c>
+      <c r="H27">
+        <v>2016</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27" t="s">
+        <v>178</v>
+      </c>
+      <c r="K27" t="s">
+        <v>22</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27" t="s">
         <v>186</v>
       </c>
-      <c r="D27" t="s">
-[...17 lines deleted...]
-      <c r="J27" t="s">
+      <c r="N27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O27" t="s">
         <v>187</v>
       </c>
-      <c r="K27" t="s">
-[...2 lines deleted...]
-      <c r="L27" t="s">
+      <c r="P27" t="s">
         <v>188</v>
-      </c>
-[...10 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>189</v>
+      </c>
+      <c r="B28" t="s">
+        <v>190</v>
+      </c>
+      <c r="C28" t="s">
+        <v>125</v>
+      </c>
+      <c r="D28" t="s">
+        <v>37</v>
+      </c>
+      <c r="E28" t="s">
+        <v>38</v>
+      </c>
+      <c r="F28" t="s">
+        <v>76</v>
+      </c>
+      <c r="G28" t="s">
+        <v>77</v>
+      </c>
+      <c r="H28">
+        <v>1996</v>
+      </c>
+      <c r="I28">
+        <v>2010</v>
+      </c>
+      <c r="J28" t="s">
+        <v>126</v>
+      </c>
+      <c r="K28" t="s">
+        <v>191</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28" t="s">
+        <v>128</v>
+      </c>
+      <c r="N28" t="s">
+        <v>25</v>
+      </c>
+      <c r="O28" t="s">
         <v>192</v>
       </c>
-      <c r="B28" t="s">
+      <c r="P28" t="s">
         <v>193</v>
-      </c>
-[...38 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>194</v>
+      </c>
+      <c r="B29" t="s">
+        <v>195</v>
+      </c>
+      <c r="C29" t="s">
+        <v>196</v>
+      </c>
+      <c r="D29" t="s">
+        <v>37</v>
+      </c>
+      <c r="E29" t="s">
+        <v>19</v>
+      </c>
+      <c r="F29" t="s">
+        <v>47</v>
+      </c>
+      <c r="G29" t="s">
+        <v>77</v>
+      </c>
+      <c r="H29">
+        <v>2010</v>
+      </c>
+      <c r="I29">
+        <v>2021</v>
+      </c>
+      <c r="J29" t="s">
+        <v>197</v>
+      </c>
+      <c r="K29" t="s">
+        <v>22</v>
+      </c>
+      <c r="L29" t="s">
+        <v>198</v>
+      </c>
+      <c r="M29" t="s">
         <v>199</v>
       </c>
-      <c r="B29" t="s">
+      <c r="N29" t="s">
+        <v>25</v>
+      </c>
+      <c r="O29" t="s">
         <v>200</v>
       </c>
-      <c r="C29" t="s">
+      <c r="P29" t="s">
         <v>201</v>
-      </c>
-[...37 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>202</v>
+      </c>
+      <c r="B30" t="s">
+        <v>203</v>
+      </c>
+      <c r="C30" t="s">
+        <v>204</v>
+      </c>
+      <c r="D30" t="s">
+        <v>37</v>
+      </c>
+      <c r="E30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F30" t="s">
+        <v>47</v>
+      </c>
+      <c r="G30" t="s">
+        <v>48</v>
+      </c>
+      <c r="H30">
+        <v>2012</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30" t="s">
+        <v>197</v>
+      </c>
+      <c r="K30" t="s">
+        <v>22</v>
+      </c>
+      <c r="L30" t="s">
+        <v>205</v>
+      </c>
+      <c r="M30" t="s">
         <v>206</v>
       </c>
-      <c r="B30" t="s">
+      <c r="N30" t="s">
+        <v>25</v>
+      </c>
+      <c r="O30" t="s">
         <v>207</v>
       </c>
-      <c r="C30" t="s">
-[...26 lines deleted...]
-      <c r="L30" t="s">
+      <c r="P30" t="s">
         <v>208</v>
-      </c>
-[...10 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>209</v>
+      </c>
+      <c r="B31" t="s">
         <v>210</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>211</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F31" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="H31">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I31"/>
+        <v>2012</v>
+      </c>
+      <c r="I31">
+        <v>2014</v>
+      </c>
       <c r="J31" t="s">
-        <v>107</v>
+        <v>126</v>
       </c>
       <c r="K31" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L31" t="s">
-        <v>108</v>
+        <v>212</v>
       </c>
       <c r="M31" t="s">
-        <v>109</v>
+        <v>213</v>
       </c>
       <c r="N31" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O31" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="P31" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B32" t="s">
+        <v>217</v>
+      </c>
+      <c r="C32" t="s">
+        <v>211</v>
+      </c>
+      <c r="D32" t="s">
+        <v>37</v>
+      </c>
+      <c r="E32" t="s">
+        <v>19</v>
+      </c>
+      <c r="F32" t="s">
+        <v>111</v>
+      </c>
+      <c r="G32" t="s">
+        <v>77</v>
+      </c>
+      <c r="H32">
+        <v>2002</v>
+      </c>
+      <c r="I32">
+        <v>2002</v>
+      </c>
+      <c r="J32" t="s">
+        <v>126</v>
+      </c>
+      <c r="K32" t="s">
+        <v>22</v>
+      </c>
+      <c r="L32" t="s">
+        <v>218</v>
+      </c>
+      <c r="M32" t="s">
+        <v>213</v>
+      </c>
+      <c r="N32" t="s">
+        <v>81</v>
+      </c>
+      <c r="O32" t="s">
+        <v>219</v>
+      </c>
+      <c r="P32" t="s">
         <v>215</v>
-      </c>
-[...36 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="B33" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="C33" t="s">
-        <v>224</v>
+        <v>125</v>
       </c>
       <c r="D33" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E33" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="F33" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="H33">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>23</v>
+        <v>126</v>
       </c>
       <c r="K33" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L33" t="s">
-        <v>225</v>
+        <v>127</v>
       </c>
       <c r="M33" t="s">
-        <v>226</v>
+        <v>128</v>
       </c>
       <c r="N33" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O33" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="P33" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="B34" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="C34" t="s">
-        <v>231</v>
+        <v>133</v>
       </c>
       <c r="D34" t="s">
-        <v>32</v>
+        <v>226</v>
       </c>
       <c r="E34" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F34" t="s">
-        <v>33</v>
+        <v>227</v>
       </c>
       <c r="G34" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="H34">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I34"/>
       <c r="J34" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="K34" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L34"/>
       <c r="M34" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="N34" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O34" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="P34" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>232</v>
+      </c>
+      <c r="B35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C35" t="s">
+        <v>234</v>
+      </c>
+      <c r="D35" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" t="s">
+        <v>38</v>
+      </c>
+      <c r="F35" t="s">
+        <v>20</v>
+      </c>
+      <c r="G35" t="s">
+        <v>48</v>
+      </c>
+      <c r="H35">
+        <v>2015</v>
+      </c>
+      <c r="I35"/>
+      <c r="J35" t="s">
+        <v>49</v>
+      </c>
+      <c r="K35" t="s">
+        <v>22</v>
+      </c>
+      <c r="L35" t="s">
+        <v>235</v>
+      </c>
+      <c r="M35" t="s">
         <v>236</v>
       </c>
-      <c r="B35" t="s">
+      <c r="N35" t="s">
+        <v>25</v>
+      </c>
+      <c r="O35" t="s">
         <v>237</v>
       </c>
-      <c r="C35" t="s">
-[...2 lines deleted...]
-      <c r="D35" t="s">
+      <c r="P35" t="s">
         <v>238</v>
-      </c>
-[...34 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>239</v>
+      </c>
+      <c r="B36" t="s">
+        <v>240</v>
+      </c>
+      <c r="C36" t="s">
+        <v>241</v>
+      </c>
+      <c r="D36" t="s">
+        <v>37</v>
+      </c>
+      <c r="E36" t="s">
+        <v>19</v>
+      </c>
+      <c r="F36" t="s">
+        <v>20</v>
+      </c>
+      <c r="G36" t="s">
+        <v>77</v>
+      </c>
+      <c r="H36">
+        <v>2014</v>
+      </c>
+      <c r="I36">
+        <v>2025</v>
+      </c>
+      <c r="J36" t="s">
         <v>242</v>
       </c>
-      <c r="B36" t="s">
+      <c r="K36" t="s">
+        <v>22</v>
+      </c>
+      <c r="L36"/>
+      <c r="M36" t="s">
         <v>243</v>
       </c>
-      <c r="C36" t="s">
-[...20 lines deleted...]
-      <c r="J36" t="s">
+      <c r="N36" t="s">
+        <v>25</v>
+      </c>
+      <c r="O36" t="s">
         <v>244</v>
       </c>
-      <c r="K36" t="s">
-[...11 lines deleted...]
-      <c r="O36" t="s">
+      <c r="P36" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>246</v>
+      </c>
+      <c r="B37" t="s">
         <v>247</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
+        <v>241</v>
+      </c>
+      <c r="D37" t="s">
         <v>248</v>
       </c>
-      <c r="C37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="F37" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="H37">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I37"/>
+        <v>2004</v>
+      </c>
+      <c r="I37">
+        <v>2015</v>
+      </c>
       <c r="J37" t="s">
-        <v>187</v>
+        <v>242</v>
       </c>
       <c r="K37" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L37" t="s">
         <v>249</v>
       </c>
       <c r="M37" t="s">
+        <v>243</v>
+      </c>
+      <c r="N37" t="s">
+        <v>25</v>
+      </c>
+      <c r="O37" t="s">
         <v>250</v>
       </c>
-      <c r="N37" t="s">
-[...2 lines deleted...]
-      <c r="O37" t="s">
+      <c r="P37" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>252</v>
+      </c>
+      <c r="B38" t="s">
         <v>253</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
+        <v>241</v>
+      </c>
+      <c r="D38" t="s">
+        <v>37</v>
+      </c>
+      <c r="E38" t="s">
+        <v>19</v>
+      </c>
+      <c r="F38" t="s">
+        <v>20</v>
+      </c>
+      <c r="G38" t="s">
+        <v>77</v>
+      </c>
+      <c r="H38">
+        <v>1996</v>
+      </c>
+      <c r="I38">
+        <v>2005</v>
+      </c>
+      <c r="J38" t="s">
         <v>254</v>
       </c>
-      <c r="C38" t="s">
+      <c r="K38" t="s">
+        <v>22</v>
+      </c>
+      <c r="L38" t="s">
+        <v>252</v>
+      </c>
+      <c r="M38" t="s">
+        <v>243</v>
+      </c>
+      <c r="N38" t="s">
+        <v>25</v>
+      </c>
+      <c r="O38" t="s">
         <v>255</v>
       </c>
-      <c r="D38" t="s">
+      <c r="P38" t="s">
         <v>256</v>
-      </c>
-[...34 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="B39" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="C39" t="s">
-        <v>231</v>
+        <v>196</v>
       </c>
       <c r="D39" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E39" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="F39" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="G39" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="H39">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I39"/>
       <c r="J39" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="K39" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L39" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="M39" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="N39" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O39" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="P39" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>263</v>
+      </c>
+      <c r="B40" t="s">
+        <v>264</v>
+      </c>
+      <c r="C40" t="s">
+        <v>265</v>
+      </c>
+      <c r="D40" t="s">
+        <v>266</v>
+      </c>
+      <c r="E40" t="s">
+        <v>19</v>
+      </c>
+      <c r="F40" t="s">
+        <v>111</v>
+      </c>
+      <c r="G40" t="s">
+        <v>77</v>
+      </c>
+      <c r="H40">
+        <v>2017</v>
+      </c>
+      <c r="I40">
+        <v>2021</v>
+      </c>
+      <c r="J40" t="s">
+        <v>267</v>
+      </c>
+      <c r="K40" t="s">
+        <v>268</v>
+      </c>
+      <c r="L40" t="s">
         <v>269</v>
       </c>
-      <c r="B40" t="s">
+      <c r="M40" t="s">
         <v>270</v>
       </c>
-      <c r="C40" t="s">
-[...26 lines deleted...]
-      <c r="L40" t="s">
+      <c r="N40" t="s">
+        <v>81</v>
+      </c>
+      <c r="O40" t="s">
         <v>271</v>
       </c>
-      <c r="M40" t="s">
-[...5 lines deleted...]
-      <c r="O40" t="s">
+      <c r="P40" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>273</v>
+      </c>
+      <c r="B41" t="s">
         <v>274</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
+        <v>241</v>
+      </c>
+      <c r="D41" t="s">
+        <v>37</v>
+      </c>
+      <c r="E41" t="s">
+        <v>38</v>
+      </c>
+      <c r="F41" t="s">
+        <v>76</v>
+      </c>
+      <c r="G41" t="s">
+        <v>77</v>
+      </c>
+      <c r="H41">
+        <v>2002</v>
+      </c>
+      <c r="I41">
+        <v>2012</v>
+      </c>
+      <c r="J41" t="s">
+        <v>197</v>
+      </c>
+      <c r="K41" t="s">
+        <v>22</v>
+      </c>
+      <c r="L41" t="s">
         <v>275</v>
       </c>
-      <c r="C41" t="s">
-[...26 lines deleted...]
-      <c r="L41" t="s">
+      <c r="M41" t="s">
         <v>276</v>
       </c>
-      <c r="M41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N41" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O41" t="s">
         <v>277</v>
       </c>
       <c r="P41" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>279</v>
       </c>
       <c r="B42" t="s">
         <v>280</v>
       </c>
       <c r="C42" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="D42" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E42" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F42" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="G42" t="s">
+        <v>77</v>
+      </c>
+      <c r="H42">
+        <v>2004</v>
+      </c>
+      <c r="I42">
+        <v>2012</v>
+      </c>
+      <c r="J42" t="s">
+        <v>197</v>
+      </c>
+      <c r="K42" t="s">
+        <v>22</v>
+      </c>
+      <c r="L42" t="s">
         <v>281</v>
       </c>
-      <c r="H42">
-[...11 lines deleted...]
-      <c r="L42" t="s">
+      <c r="M42" t="s">
+        <v>276</v>
+      </c>
+      <c r="N42" t="s">
+        <v>25</v>
+      </c>
+      <c r="O42" t="s">
         <v>282</v>
       </c>
-      <c r="M42" t="s">
-[...5 lines deleted...]
-      <c r="O42" t="s">
+      <c r="P42" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>284</v>
+      </c>
+      <c r="B43" t="s">
         <v>285</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
+        <v>241</v>
+      </c>
+      <c r="D43" t="s">
+        <v>37</v>
+      </c>
+      <c r="E43" t="s">
+        <v>19</v>
+      </c>
+      <c r="F43" t="s">
+        <v>20</v>
+      </c>
+      <c r="G43" t="s">
+        <v>77</v>
+      </c>
+      <c r="H43">
+        <v>2000</v>
+      </c>
+      <c r="I43">
+        <v>2014</v>
+      </c>
+      <c r="J43" t="s">
+        <v>197</v>
+      </c>
+      <c r="K43" t="s">
+        <v>22</v>
+      </c>
+      <c r="L43" t="s">
         <v>286</v>
       </c>
-      <c r="C43" t="s">
-[...18 lines deleted...]
-      <c r="J43" t="s">
+      <c r="M43" t="s">
+        <v>243</v>
+      </c>
+      <c r="N43" t="s">
+        <v>25</v>
+      </c>
+      <c r="O43" t="s">
         <v>287</v>
       </c>
-      <c r="K43" t="s">
-[...2 lines deleted...]
-      <c r="L43" t="s">
+      <c r="P43" t="s">
         <v>288</v>
-      </c>
-[...10 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>289</v>
+      </c>
+      <c r="B44" t="s">
+        <v>290</v>
+      </c>
+      <c r="C44" t="s">
+        <v>241</v>
+      </c>
+      <c r="D44" t="s">
+        <v>37</v>
+      </c>
+      <c r="E44" t="s">
+        <v>19</v>
+      </c>
+      <c r="F44" t="s">
+        <v>111</v>
+      </c>
+      <c r="G44" t="s">
+        <v>291</v>
+      </c>
+      <c r="H44">
+        <v>1994</v>
+      </c>
+      <c r="I44">
+        <v>2014</v>
+      </c>
+      <c r="J44" t="s">
+        <v>197</v>
+      </c>
+      <c r="K44" t="s">
+        <v>22</v>
+      </c>
+      <c r="L44" t="s">
         <v>292</v>
       </c>
-      <c r="B44" t="s">
+      <c r="M44" t="s">
+        <v>243</v>
+      </c>
+      <c r="N44" t="s">
+        <v>25</v>
+      </c>
+      <c r="O44" t="s">
         <v>293</v>
       </c>
-      <c r="C44" t="s">
-[...24 lines deleted...]
-      <c r="L44" t="s">
+      <c r="P44" t="s">
         <v>294</v>
-      </c>
-[...10 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B45" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C45" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="D45" t="s">
-        <v>216</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="F45" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="G45" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="H45">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>218</v>
+        <v>297</v>
       </c>
       <c r="K45" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L45"/>
+        <v>22</v>
+      </c>
+      <c r="L45" t="s">
+        <v>298</v>
+      </c>
       <c r="M45" t="s">
         <v>299</v>
       </c>
       <c r="N45" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O45" t="s">
         <v>300</v>
       </c>
       <c r="P45" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>302</v>
       </c>
       <c r="B46" t="s">
         <v>303</v>
       </c>
       <c r="C46" t="s">
-        <v>304</v>
+        <v>133</v>
       </c>
       <c r="D46" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E46" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="F46" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="G46" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="H46">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>115</v>
+        <v>297</v>
       </c>
       <c r="K46" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L46" t="s">
+        <v>304</v>
+      </c>
+      <c r="M46" t="s">
+        <v>299</v>
+      </c>
+      <c r="N46" t="s">
+        <v>25</v>
+      </c>
+      <c r="O46" t="s">
         <v>305</v>
       </c>
-      <c r="M46" t="s">
+      <c r="P46" t="s">
         <v>306</v>
-      </c>
-[...7 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="B47" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C47" t="s">
-        <v>304</v>
+        <v>133</v>
       </c>
       <c r="D47" t="s">
-        <v>45</v>
+        <v>226</v>
       </c>
       <c r="E47" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="F47" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G47" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="H47">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
+        <v>228</v>
+      </c>
+      <c r="K47" t="s">
+        <v>22</v>
+      </c>
+      <c r="L47"/>
+      <c r="M47" t="s">
+        <v>309</v>
+      </c>
+      <c r="N47" t="s">
+        <v>25</v>
+      </c>
+      <c r="O47" t="s">
+        <v>310</v>
+      </c>
+      <c r="P47" t="s">
         <v>311</v>
-      </c>
-[...16 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B48" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="C48" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="D48" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
+        <v>38</v>
+      </c>
+      <c r="F48" t="s">
         <v>20</v>
       </c>
-      <c r="F48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="H48">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
+        <v>134</v>
+      </c>
+      <c r="K48" t="s">
+        <v>22</v>
+      </c>
+      <c r="L48" t="s">
+        <v>315</v>
+      </c>
+      <c r="M48" t="s">
+        <v>316</v>
+      </c>
+      <c r="N48" t="s">
+        <v>25</v>
+      </c>
+      <c r="O48" t="s">
+        <v>317</v>
+      </c>
+      <c r="P48" t="s">
         <v>318</v>
       </c>
-      <c r="K48" t="s">
-[...3 lines deleted...]
-      <c r="M48" t="s">
+    </row>
+    <row r="49" spans="1:16">
+      <c r="A49" t="s">
         <v>319</v>
       </c>
-      <c r="N48" t="s">
-[...2 lines deleted...]
-      <c r="O48" t="s">
+      <c r="B49" t="s">
         <v>320</v>
       </c>
-      <c r="P48" t="s">
+      <c r="C49" t="s">
+        <v>314</v>
+      </c>
+      <c r="D49" t="s">
+        <v>18</v>
+      </c>
+      <c r="E49" t="s">
+        <v>38</v>
+      </c>
+      <c r="F49" t="s">
+        <v>47</v>
+      </c>
+      <c r="G49" t="s">
+        <v>48</v>
+      </c>
+      <c r="H49">
+        <v>2015</v>
+      </c>
+      <c r="I49"/>
+      <c r="J49" t="s">
         <v>321</v>
+      </c>
+      <c r="K49" t="s">
+        <v>22</v>
+      </c>
+      <c r="L49" t="s">
+        <v>322</v>
+      </c>
+      <c r="M49" t="s">
+        <v>316</v>
+      </c>
+      <c r="N49" t="s">
+        <v>25</v>
+      </c>
+      <c r="O49" t="s">
+        <v>323</v>
+      </c>
+      <c r="P49" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16">
+      <c r="A50" t="s">
+        <v>325</v>
+      </c>
+      <c r="B50" t="s">
+        <v>326</v>
+      </c>
+      <c r="C50" t="s">
+        <v>327</v>
+      </c>
+      <c r="D50" t="s">
+        <v>37</v>
+      </c>
+      <c r="E50" t="s">
+        <v>19</v>
+      </c>
+      <c r="F50" t="s">
+        <v>111</v>
+      </c>
+      <c r="G50" t="s">
+        <v>48</v>
+      </c>
+      <c r="H50">
+        <v>2017</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50" t="s">
+        <v>328</v>
+      </c>
+      <c r="K50" t="s">
+        <v>22</v>
+      </c>
+      <c r="L50"/>
+      <c r="M50" t="s">
+        <v>329</v>
+      </c>
+      <c r="N50" t="s">
+        <v>25</v>
+      </c>
+      <c r="O50" t="s">
+        <v>330</v>
+      </c>
+      <c r="P50" t="s">
+        <v>331</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">