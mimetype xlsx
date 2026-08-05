--- v2 (2026-02-03)
+++ v3 (2026-08-05)
@@ -12,174 +12,221 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Superseded</t>
+  </si>
+  <si>
+    <t>October 2022</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2015 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of light sources</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2015 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of light sources and repealing Commission Delegated Regulation (EU) No 874/2012.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2029.</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>August 2023</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>European Commission - DG Energy</t>
-  </si>
-[...1 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20192015-11-march-2019-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2015-20210901</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2020 of 1 October 2019 laying down ecodesign requirements for light sources and separate control gears pursuant to Directive 2009/125/EC of the European Parliament and of the Council and repealing Commission</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for placing on the market the following electrical lighting products:
 (a) light sources;
 (b) separate control gears.
 The requirements also apply to light sources and separate control gears placed on the market in a containing product.
 This Regulation shall not apply to light sources and separate control gears specified in points 1 and 2 of Annex III.
 Light sources and separate control gears specified in point 3 of Annex III shall comply only with the requirements of point 3(e) of Annex II.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2029.</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>July 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20192020-1-october-2019-laying-down-ecodesign-requirements-light</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2020-20210901</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
   </si>
   <si>
     <t>United Kingdom</t>
-  </si>
-[...1 lines deleted...]
-    <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
   </si>
   <si>
     <t>CQC31-461281-2017 Energy Conservation Certification Rules for Electronic Control gear for LED Modules</t>
@@ -215,82 +262,50 @@
     <t>http://www.cqc.com.cn/www/chinese/c/2017-11-03/511032.shtml</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
   </si>
   <si>
     <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
   </si>
   <si>
     <t>Republic of Korea</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>KS C IEC 60312</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
-  </si>
-[...30 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
   </si>
   <si>
     <t>GOST 10280-83 Vacuum electric cleaners for household - General specifications</t>
   </si>
   <si>
     <t>This policy covers household vacuum cleaners with dry filters intended for cleaning of premises, clothes, carpets and furniture.</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>GOST 27570.6-87, art. 6.13 GOST 10280-83</t>
   </si>
   <si>
     <t>Russian Energy Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gost-10280-83-vacuum-electric-cleaners-household-general-specifications</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/21212/</t>
   </si>
@@ -876,71 +891,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P23"/>
+  <dimension ref="A1:P24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="283.074" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="955.481" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="72.982" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -956,1083 +971,1131 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...5 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>20</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="G3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I3"/>
       <c r="J3" t="s">
         <v>32</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L3"/>
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
       <c r="M3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N3" t="s">
         <v>25</v>
       </c>
-      <c r="N3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="P3" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="G4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H4">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I4"/>
+        <v>1998</v>
+      </c>
+      <c r="I4">
+        <v>2019</v>
+      </c>
       <c r="J4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L4"/>
-      <c r="M4"/>
+      <c r="M4" t="s">
+        <v>43</v>
+      </c>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
         <v>20</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H5">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I5"/>
+        <v>2000</v>
+      </c>
+      <c r="I5">
+        <v>2019</v>
+      </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" t="s">
         <v>25</v>
       </c>
-      <c r="N5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="P5" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D6" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="G6" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="H6">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6"/>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="B7" t="s">
         <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
         <v>20</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="H7">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
+        <v>42</v>
+      </c>
+      <c r="K7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7" t="s">
+        <v>43</v>
+      </c>
+      <c r="N7" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" t="s">
         <v>60</v>
-      </c>
-[...16 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D8" t="s">
+        <v>64</v>
+      </c>
+      <c r="E8" t="s">
         <v>65</v>
       </c>
-      <c r="B8" t="s">
+      <c r="F8" t="s">
         <v>66</v>
       </c>
-      <c r="C8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G8" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="H8">
         <v>2017</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
+        <v>67</v>
+      </c>
+      <c r="K8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8" t="s">
+        <v>68</v>
+      </c>
+      <c r="M8" t="s">
+        <v>69</v>
+      </c>
+      <c r="N8" t="s">
+        <v>25</v>
+      </c>
+      <c r="O8" t="s">
         <v>70</v>
       </c>
-      <c r="K8" t="s">
-[...2 lines deleted...]
-      <c r="L8" t="s">
+      <c r="P8" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B9" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C9" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="F9" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="G9" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="H9">
-        <v>1985</v>
+        <v>2009</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
+        <v>75</v>
+      </c>
+      <c r="K9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9" t="s">
+        <v>76</v>
+      </c>
+      <c r="M9" t="s">
+        <v>77</v>
+      </c>
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
         <v>78</v>
       </c>
-      <c r="K9" t="s">
-[...2 lines deleted...]
-      <c r="L9" t="s">
+      <c r="P9" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B10" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C10" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="F10" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="H10">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L10"/>
+        <v>22</v>
+      </c>
+      <c r="L10" t="s">
+        <v>84</v>
+      </c>
       <c r="M10" t="s">
+        <v>85</v>
+      </c>
+      <c r="N10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O10" t="s">
         <v>86</v>
       </c>
-      <c r="N10" t="s">
-[...2 lines deleted...]
-      <c r="O10" t="s">
+      <c r="P10" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>88</v>
+      </c>
+      <c r="B11" t="s">
         <v>89</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>90</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="G11" t="s">
+        <v>54</v>
+      </c>
+      <c r="H11">
+        <v>2016</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
+        <v>83</v>
+      </c>
+      <c r="K11" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="N11" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P11" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B12" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C12" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="F12" t="s">
+        <v>66</v>
+      </c>
+      <c r="G12" t="s">
+        <v>41</v>
+      </c>
+      <c r="H12">
+        <v>1996</v>
+      </c>
+      <c r="I12">
+        <v>2010</v>
+      </c>
+      <c r="J12" t="s">
+        <v>75</v>
+      </c>
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" t="s">
+        <v>25</v>
+      </c>
+      <c r="O12" t="s">
         <v>96</v>
       </c>
-      <c r="G12" t="s">
-[...14 lines deleted...]
-      <c r="L12" t="s">
+      <c r="P12" t="s">
         <v>97</v>
-      </c>
-[...10 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B13" t="s">
+        <v>99</v>
+      </c>
+      <c r="C13" t="s">
+        <v>100</v>
+      </c>
+      <c r="D13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" t="s">
         <v>101</v>
       </c>
-      <c r="B13" t="s">
+      <c r="G13" t="s">
+        <v>41</v>
+      </c>
+      <c r="H13">
+        <v>2012</v>
+      </c>
+      <c r="I13">
+        <v>2014</v>
+      </c>
+      <c r="J13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
         <v>102</v>
       </c>
-      <c r="C13" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="M13" t="s">
-        <v>62</v>
+        <v>103</v>
       </c>
       <c r="N13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="P13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C14" t="s">
-        <v>107</v>
+        <v>74</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="F14" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="G14" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="H14">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
+        <v>75</v>
+      </c>
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
+        <v>76</v>
+      </c>
+      <c r="M14" t="s">
+        <v>77</v>
+      </c>
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
         <v>108</v>
       </c>
-      <c r="K14" t="s">
-[...2 lines deleted...]
-      <c r="L14" t="s">
+      <c r="P14" t="s">
         <v>109</v>
-      </c>
-[...10 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>110</v>
+      </c>
+      <c r="B15" t="s">
+        <v>111</v>
+      </c>
+      <c r="C15" t="s">
+        <v>112</v>
+      </c>
+      <c r="D15" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" t="s">
+        <v>65</v>
+      </c>
+      <c r="F15" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H15">
+        <v>2015</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15" t="s">
         <v>113</v>
       </c>
-      <c r="B15" t="s">
+      <c r="K15" t="s">
+        <v>22</v>
+      </c>
+      <c r="L15" t="s">
         <v>114</v>
       </c>
-      <c r="C15" t="s">
+      <c r="M15" t="s">
         <v>115</v>
       </c>
-      <c r="D15" t="s">
+      <c r="N15" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" t="s">
         <v>116</v>
       </c>
-      <c r="E15" t="s">
-[...14 lines deleted...]
-      <c r="J15" t="s">
+      <c r="P15" t="s">
         <v>117</v>
-      </c>
-[...16 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>118</v>
+      </c>
+      <c r="B16" t="s">
+        <v>119</v>
+      </c>
+      <c r="C16" t="s">
+        <v>120</v>
+      </c>
+      <c r="D16" t="s">
+        <v>121</v>
+      </c>
+      <c r="E16" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" t="s">
+        <v>101</v>
+      </c>
+      <c r="G16" t="s">
+        <v>41</v>
+      </c>
+      <c r="H16">
+        <v>2017</v>
+      </c>
+      <c r="I16">
+        <v>2021</v>
+      </c>
+      <c r="J16" t="s">
+        <v>122</v>
+      </c>
+      <c r="K16" t="s">
+        <v>123</v>
+      </c>
+      <c r="L16" t="s">
         <v>124</v>
       </c>
-      <c r="B16" t="s">
+      <c r="M16" t="s">
         <v>125</v>
       </c>
-      <c r="C16" t="s">
+      <c r="N16" t="s">
         <v>126</v>
       </c>
-      <c r="D16" t="s">
-[...15 lines deleted...]
-      <c r="J16" t="s">
+      <c r="O16" t="s">
         <v>127</v>
       </c>
-      <c r="K16" t="s">
-[...2 lines deleted...]
-      <c r="L16" t="s">
+      <c r="P16" t="s">
         <v>128</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B17" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>131</v>
       </c>
       <c r="D17" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="G17" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="H17">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>40</v>
+        <v>132</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M17"/>
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
+        <v>133</v>
+      </c>
+      <c r="M17" t="s">
+        <v>134</v>
+      </c>
       <c r="N17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="P17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B18" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" t="s">
         <v>19</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="G18" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="H18">
         <v>2021</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="P18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C19" t="s">
-        <v>141</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>142</v>
+        <v>39</v>
       </c>
       <c r="E19" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" t="s">
         <v>20</v>
       </c>
-      <c r="F19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="H19">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
+        <v>55</v>
+      </c>
+      <c r="K19" t="s">
+        <v>22</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19" t="s">
+        <v>25</v>
+      </c>
+      <c r="O19" t="s">
+        <v>142</v>
+      </c>
+      <c r="P19" t="s">
         <v>143</v>
-      </c>
-[...14 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>144</v>
+      </c>
+      <c r="B20" t="s">
+        <v>145</v>
+      </c>
+      <c r="C20" t="s">
+        <v>146</v>
+      </c>
+      <c r="D20" t="s">
         <v>147</v>
       </c>
-      <c r="B20" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="F20" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="G20" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="H20">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
+        <v>148</v>
+      </c>
+      <c r="K20" t="s">
+        <v>22</v>
+      </c>
+      <c r="L20"/>
+      <c r="M20" t="s">
+        <v>149</v>
+      </c>
+      <c r="N20" t="s">
+        <v>126</v>
+      </c>
+      <c r="O20" t="s">
         <v>150</v>
       </c>
-      <c r="K20" t="s">
-[...2 lines deleted...]
-      <c r="L20" t="s">
+      <c r="P20" t="s">
         <v>151</v>
-      </c>
-[...10 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B21" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C21" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D21" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="F21" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G21" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="H21">
         <v>2015</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
+        <v>155</v>
+      </c>
+      <c r="K21" t="s">
+        <v>22</v>
+      </c>
+      <c r="L21" t="s">
+        <v>156</v>
+      </c>
+      <c r="M21" t="s">
         <v>157</v>
       </c>
-      <c r="K21" t="s">
-[...2 lines deleted...]
-      <c r="L21" t="s">
+      <c r="N21" t="s">
+        <v>25</v>
+      </c>
+      <c r="O21" t="s">
         <v>158</v>
       </c>
-      <c r="M21" t="s">
-[...5 lines deleted...]
-      <c r="O21" t="s">
+      <c r="P21" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>160</v>
+      </c>
+      <c r="B22" t="s">
         <v>161</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D22" t="s">
-        <v>163</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="F22" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="G22" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="H22">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="K22" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L22" t="s">
+        <v>163</v>
+      </c>
+      <c r="M22" t="s">
+        <v>157</v>
+      </c>
+      <c r="N22" t="s">
+        <v>25</v>
+      </c>
+      <c r="O22" t="s">
         <v>164</v>
       </c>
-      <c r="M22" t="s">
-[...5 lines deleted...]
-      <c r="O22" t="s">
+      <c r="P22" t="s">
         <v>165</v>
       </c>
-      <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="B23" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="C23" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D23" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="E23" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="F23" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="G23" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="H23">
         <v>2021</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="K23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L23" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="M23" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="N23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O23" t="s">
+        <v>170</v>
+      </c>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
         <v>166</v>
       </c>
-      <c r="P23"/>
+      <c r="B24" t="s">
+        <v>167</v>
+      </c>
+      <c r="C24" t="s">
+        <v>154</v>
+      </c>
+      <c r="D24" t="s">
+        <v>168</v>
+      </c>
+      <c r="E24" t="s">
+        <v>65</v>
+      </c>
+      <c r="F24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" t="s">
+        <v>54</v>
+      </c>
+      <c r="H24">
+        <v>2021</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24" t="s">
+        <v>155</v>
+      </c>
+      <c r="K24" t="s">
+        <v>22</v>
+      </c>
+      <c r="L24" t="s">
+        <v>169</v>
+      </c>
+      <c r="M24" t="s">
+        <v>157</v>
+      </c>
+      <c r="N24" t="s">
+        <v>25</v>
+      </c>
+      <c r="O24" t="s">
+        <v>171</v>
+      </c>
+      <c r="P24"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>