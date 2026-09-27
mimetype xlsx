--- v1 (2026-02-03)
+++ v2 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="708">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="712">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -218,502 +218,514 @@
   <si>
     <t>This standard specifies the requirements of energy efficiency for refrigerators, refrigerator-freezers and freezers. The standard applies to refrigerators, refrigerator-freezers and freezers that operate using 50 Hz AC and with a voltage not exceeding 250 V for single-face appliances and 480 V for other appliances.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Revised, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>NT 81.70 NT 81.71</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37942018-energy-efficiency-household-and-similar-electrical-appliances-measurement-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4358</t>
   </si>
   <si>
-    <t>Algeria Order of 25 Safar 1430 corresponding to 21 February 2009 on the energy labeling of residential refrigerators, freezers, and combined equipment</t>
-[...162 lines deleted...]
-    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
-[...261 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>Algeria Order of 25 Safar 1430 corresponding to 21 February 2009 on the energy labeling of residential refrigerators, freezers, and combined equipment</t>
+  </si>
+  <si>
+    <t>Refrigerators, freezers and combined appliances for domestic usage that run on electricity</t>
+  </si>
+  <si>
+    <t>Algeria</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>October 2019</t>
+  </si>
+  <si>
+    <t>Agence Nationale pour la Promotion et la Rationalisation de l'Utilisation de l'…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/algeria-order-25-safar-1430-corresponding-21-february-2009-energy-labeling-residential-0</t>
+  </si>
+  <si>
+    <t>https://www.energy.gov.dz/Media/galerie/arrete_du_21_fevrier_2009_etiquetage_appareils_usage_domestique_soumis_aux_regles_efficacite_energetique_5b6950da0ecc4.pdf</t>
+  </si>
+  <si>
+    <t>AS/NZS 4474.2:2009: Performance of household electrical appliances—Refrigerating appliances—Energy labelling and minimum energy performance standard requirements</t>
+  </si>
+  <si>
+    <t>This standard specifies the energy labelling and minimum energy performance standard (MEPS) requirements for vapour compression refrigerating appliances that can be connected to mains power and which are within the scope of AS/NZS 4474.1:2007. Such refrigerating appliances that are used in the commercial sector are included within the scope.</t>
+  </si>
+  <si>
+    <t>New Zealand</t>
+  </si>
+  <si>
+    <t>November 2019</t>
+  </si>
+  <si>
+    <t>AS/NZS 4474.1:2007, will be replaced by IEC 62552 1-3: 2015</t>
+  </si>
+  <si>
+    <t>Energy Efficiency and Conservation Authority (EECA)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/asnzs-447422009-performance-household-electrical-appliances-refrigerating-appliances</t>
+  </si>
+  <si>
+    <t>http://www.legislation.govt.nz/regulation/public/2002/0009/latest/whole.html#DLM108798</t>
+  </si>
+  <si>
+    <t>BDS 1849:2012</t>
+  </si>
+  <si>
+    <t>This standard covers the methods of determining the performance of self-contained Refrigerators/Freezers intended for household use.</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>January 2020</t>
+  </si>
+  <si>
+    <t>ISO 7371; AS1430; AS 2575.2; SL 1230</t>
+  </si>
+  <si>
+    <t>Bangladesh Standards and Testing Institute</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/bds-18492012</t>
+  </si>
+  <si>
+    <t>https://bsti.portal.gov.bd/sites/default/files/files/bsti.portal.gov.bd/page/c82bd863_c051_46ce_af11_eb5bec479d5b/BSTI%20Standards%20Catalogue-2018%20(1).pdf</t>
+  </si>
+  <si>
+    <t>BDS 1850:2012 Energy efficiency rating of household refrigerators, refrigerator-freezers and freezers</t>
+  </si>
+  <si>
+    <t>This section of the standard specifies requirements for energy efficiency labeling of household electric refrigerators 'of the vapour compression type, together with a test method for determining the energy consumption of refrigerators that are capable of complying.</t>
+  </si>
+  <si>
+    <t>BDS-1850 : 2012 (Energy Efficiency rating) ,BDS 1849 : 2011 (Performance standards)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/bds-18502012-energy-efficiency-rating-household-refrigerators-refrigerator-freezers-and</t>
+  </si>
+  <si>
+    <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
+  </si>
+  <si>
+    <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
+  </si>
+  <si>
+    <t>Barbados</t>
+  </si>
+  <si>
+    <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Ministry of Trade, Energy Division</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
+  </si>
+  <si>
+    <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) 2019/2016 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of refrigerating appliances</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household refrigerating appliances with a storage volume between 10 and 1500 litres. It shall also apply to electric mains-operated household refrigerating appliances that can be battery-operated.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>EN 153</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20192016-11-march-2019-supplementing-regulation-eu-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2019/2016/contents</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household refrigerating appliances with a storage volume between 10 and 1500 litres. It shall also apply to electric mains-operated household refrigerating appliances that can be battery-operated.
+This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2028.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20192016-11-march-2019-supplementing-regulation-eu</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2016-20210501</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2019/2019 of 1 October 2019 laying down ecodesign requirements for refrigerating appliances pursuant to Directive 2009/125/EC of the European Parliament and of the Council and repealing Commission Regulation (EC)</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated household refrigerating appliances with a storage volume up to 1 500 litres. 'Household refrigerating appliance' means an insulated cabinet; with one or more compartments; intended for refrigerating or freezing foodstuffs; or for the storage of refrigerated or frozen foodstuffs for non-professional purposes; cooled by one or more energy-consuming processes including appliances sold as building kits to be assembled by the end-user.  Exclusions: refrigerating appliances that are primarily powered by energy sources other than electricity; battery-operated refrigerating appliances; custom-made refrigerating appliances; refrigerating appliances for tertiary sector application with flux management system; or appliances where the primary function is not the storage of foodstuffs through refrigeration.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20192019-1-october-2019-laying-down-ecodesign-requirements</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2019-20210501</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Consumer Protection -Approved Standards for Restricted Electrical Products- Regulations 2016</t>
+  </si>
+  <si>
+    <t>Self-ballasted CFLs of any voltage or wattage and with any type of lamp cap, intended for general lighting purposes, whether supplied as an individual lamp or as part of a luminaire.</t>
+  </si>
+  <si>
+    <t>Solomon Islands</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>AS/NZS 3823.1.1-1.4: 2012</t>
+  </si>
+  <si>
+    <t>Ministry of Commerce, Industries, Labour and Immigration</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/consumer-protection-approved-standards-restricted-electrical-products-regulations-2016</t>
+  </si>
+  <si>
+    <t>http://prdrse4all.spc.int/sites/default/files/pals_compressed.pdf</t>
+  </si>
+  <si>
+    <t>Consumer Protection Act 2001 (Section 30) Minimum Energy Performance Standards and Labelling - MEPSL - Regulations 2016</t>
+  </si>
+  <si>
+    <t>Kiribati has drafted Minimum Energy Performance Standards and Labeling (MEPSL) under the Pacific Alliance Labelling and Standards Programme (PALS), but they have not yet been signed into law. Policies are drafted for a voluntary Comparative Label and voluntary Minimum Performance Standards for air conditioners, ballasts, incandescent lamps, self-ballasted CFLs, tubular lamps, freezers, and refrigerator-freezers.</t>
+  </si>
+  <si>
+    <t>Kiribati</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Under development</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>Kiribati Ministry of Public Works and Utilities</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/consumer-protection-act-2001-section-30-minimum-energy-performance-standards-and-labelling</t>
+  </si>
+  <si>
+    <t>http://prdrse4all.spc.int/sites/default/files/final_pals_evaluation_report.pdf</t>
+  </si>
+  <si>
+    <t>Decision No. 14/2023/QD-TTg: Lists of Low-Efficiency Equipment Subject to Elimination and Low-Efficiency Generating Sets Banned from Development and Application Roadmaps</t>
+  </si>
+  <si>
+    <t>This Decision regulates the list of products that have mandatory Minimum Energy Performance Standards (MEPS) that must be met before being imported to Vietnam. Devices such as LED lamps, infrared hobs, induction hobs, refrigerators, refrigerator-freezers and freezers, storage water heaters, non-ducted air conditioners, television sets, notebook computers, desktop computers, LED road and street lighting luminaries, and industrial boilers should comply with the most recent standards beginning April 1, 2025. The Decision comes into force on July 15, 2023, and Decision No. 24/2018/QD-TTg will expire at such time.</t>
+  </si>
+  <si>
+    <t>Vietnam*</t>
+  </si>
+  <si>
+    <t>Computers, Imaging Equipment, Televisions, Displays, Induction Cookstoves or Hobs, Rice Cookers, Electric Kettles, Cooktops or Hobs, Washing Machines, Indoor Luminaires, Streetlighting, Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Storage Water Heaters, Distribution Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Comparative Label, Endorsement Label</t>
+  </si>
+  <si>
+    <t>January 2024</t>
+  </si>
+  <si>
+    <t>Ministry of Industry and Trade (MOIT)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/decision-no-142023qd-ttg-lists-low-efficiency-equipment-subject-elimination-and-low</t>
+  </si>
+  <si>
+    <t>https://vanban.chinhphu.vn/?pageid=27160&amp;docid=207954</t>
+  </si>
+  <si>
+    <t>Directive N° 04/2020/Cm/Uemoa Portant Etiquetage Energetique Des Lampes Electriques Et Des Appareils Electromenagers Neufs Dans Les Etats Membres De L’ UEMOA</t>
+  </si>
+  <si>
+    <t>This Directive sets out provisions relating to the energy labeling of electric lamps and new household appliances and to additional information relating to these appliances, in the WAEMU member states. It applies to the following new electrical appliances: - domestic refrigeration equipment (refrigerators, freezers and combined appliances).- air conditioners. - electric lamps.</t>
+  </si>
+  <si>
+    <t>WAEMU/UEMOA</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Directional Lamps, Room ACs - Stationary ACs, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>May 2020</t>
+  </si>
+  <si>
+    <t>WAEMU Commission</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/directive-ndeg-042020cmuemoa-portant-etiquetage-energetique-des-lampes-electriques-et-des</t>
+  </si>
+  <si>
+    <t>http://www.uemoa.int/sites/default/files/bibliotheque/reglement_04_2009_cm_uemoa.pdf</t>
+  </si>
+  <si>
+    <t>Domestic fridges and freezers</t>
+  </si>
+  <si>
+    <t>MEPS and MEPL cover fridges and freezers intended for household (or similar) use.</t>
+  </si>
+  <si>
+    <t>August 2018</t>
+  </si>
+  <si>
+    <t>IEC 62552 parts 1 to 3</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/domestic-fridges-and-freezers</t>
+  </si>
+  <si>
+    <t>https://www.eeca.govt.nz/standards-ratings-and-labels/equipment-energy-efficiency-programme/products-under-the-e3-programme/measures-under-consideration/fridges-and-freezers-domestic/</t>
+  </si>
+  <si>
+    <t>ECOSTAND 071-1:2017EE: Minimum Energy Performance Standards Part 1: Refrigerating products</t>
+  </si>
+  <si>
+    <t>This standard covers requirements for AC powered refrigerating appliances with a storage volume up to 1500 litres which are manufactured, assembled, imported or sold in any of the ECOWAS countries. It includes the following categories:</t>
+  </si>
+  <si>
+    <t>ECOWAS</t>
+  </si>
+  <si>
+    <t>ECOWAS Commission</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ecostand-071-12017ee-minimum-energy-performance-standards-part-1-refrigerating-products</t>
+  </si>
+  <si>
+    <t>Efficiency Policy for Deep Freezers</t>
+  </si>
+  <si>
+    <t>This policy specifies energy consumption standards, star ratings, and labeling requirements for deep freezers being manufactured, commercially purchased, or sold in India. It applies to deep freezers of the vapour compression type having a storage volume of up to and including 1000 litres.</t>
+  </si>
+  <si>
+    <t>India</t>
+  </si>
+  <si>
+    <t>Freezers-only</t>
+  </si>
+  <si>
+    <t>IS 7872 (all amendments)</t>
+  </si>
+  <si>
+    <t>Bureau of Energy Efficiency (BEE)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/efficiency-policy-deep-freezers</t>
+  </si>
+  <si>
+    <t>https://www.beestarlabel.com/Content/Files/Deep_Freezer_Regulations.pdf</t>
+  </si>
+  <si>
+    <t>Energy Amendment Act 2012</t>
+  </si>
+  <si>
+    <t>An Act to amend the Energy Act 1998, which provides for the establishment of the Office of the Energy Commissioner and related provisions and duties.</t>
+  </si>
+  <si>
+    <t>Cook Islands</t>
+  </si>
+  <si>
+    <t>AS/NZS 4474.1:2007</t>
+  </si>
+  <si>
+    <t>Development Division, Office of the Prime Minister</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-amendment-act-2012</t>
+  </si>
+  <si>
+    <t>http://prdrse4all.spc.int/node/4/content/cook-islands-energy-amendment-act-2012</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Freezers</t>
+  </si>
+  <si>
+    <t>Household electric freezer of storage volume 80L-400L</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-grade-label-freezers</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>Energy Efficiency of Electrical Appliances, Equipment and Lighting Products Act No. 24 of 2016</t>
+  </si>
+  <si>
+    <t>This documents contains Regulations on MEPS and Energy labelling requirements for Air conditioners. This include Single phase and 3-phase up to 65kW rated total cooling Capacity.It also  Includes air source heat Pumps but not water source heat pumps.  Household refrigerating appliances: This includes any electrical household refrigerating appliances covered under the standards, and including refrigerators, refrigerators and freezers or freezers covered under the standard which: (a) Operate using the vapour Compensation cycle, and (b) Use mains electricity (230/240 volts at 50Hz) as the primary power source,  Fluorescent lamp ballasts ,  Incandescent lamps, Compact fluorescent lamps and Linear Fluorescent lamps</t>
+  </si>
+  <si>
+    <t>Vanuatu</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>August 2019</t>
+  </si>
+  <si>
+    <t>AS 4934.2-2011; AS/NZS 4934.1:2014</t>
+  </si>
+  <si>
+    <t>Vanuatu Department of Energy, Mines and Minerals</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-electrical-appliances-equipment-and-lighting-products-act-no-24-2016</t>
+  </si>
+  <si>
+    <t>http://www.paclii.org/vu/legis/num_act/eeoeaealpa2016660/</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
   <si>
     <t>https://laws-lois.justice.gc.ca/eng/regulations/SOR-2016-311/index.html</t>
   </si>
   <si>
     <t>Energy Resources Regulations-Energy Efficiency and Energy Information of Cooling Appliances-5744-2004/SI 721</t>
   </si>
@@ -2496,51 +2508,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P111"/>
+  <dimension ref="A1:P112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="283.074" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1808.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="764.385" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2826,5090 +2838,5138 @@
         <v>63</v>
       </c>
       <c r="K6" t="s">
         <v>34</v>
       </c>
       <c r="L6" t="s">
         <v>64</v>
       </c>
       <c r="M6" t="s">
         <v>65</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>66</v>
       </c>
       <c r="P6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>68</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7"/>
+      <c r="C7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D7" t="s">
         <v>69</v>
       </c>
-      <c r="C7" t="s">
+      <c r="E7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" t="s">
+        <v>8</v>
+      </c>
+      <c r="H7">
+        <v>2017</v>
+      </c>
+      <c r="I7">
+        <v>2023</v>
+      </c>
+      <c r="J7" t="s">
         <v>70</v>
       </c>
-      <c r="D7" t="s">
-[...8 lines deleted...]
-      <c r="G7" t="s">
+      <c r="K7" t="s">
+        <v>34</v>
+      </c>
+      <c r="L7" t="s">
         <v>71</v>
       </c>
-      <c r="H7">
-[...3 lines deleted...]
-      <c r="J7" t="s">
+      <c r="M7" t="s">
+        <v>65</v>
+      </c>
+      <c r="N7" t="s">
+        <v>27</v>
+      </c>
+      <c r="O7" t="s">
         <v>72</v>
       </c>
-      <c r="K7" t="s">
-[...3 lines deleted...]
-      <c r="M7" t="s">
+      <c r="P7" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C8" t="s">
+        <v>52</v>
+      </c>
+      <c r="D8" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="H8">
-        <v>1997</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I8"/>
       <c r="J8" t="s">
+        <v>63</v>
+      </c>
+      <c r="K8" t="s">
+        <v>34</v>
+      </c>
+      <c r="L8" t="s">
+        <v>78</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+      <c r="O8" t="s">
         <v>79</v>
       </c>
-      <c r="K8" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P8" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B9" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="C9" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D9" t="s">
         <v>61</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G9" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H9">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
+        <v>84</v>
+      </c>
+      <c r="K9" t="s">
+        <v>34</v>
+      </c>
+      <c r="L9"/>
+      <c r="M9" t="s">
+        <v>85</v>
+      </c>
+      <c r="N9" t="s">
+        <v>27</v>
+      </c>
+      <c r="O9" t="s">
+        <v>86</v>
+      </c>
+      <c r="P9" t="s">
         <v>87</v>
-      </c>
-[...16 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B10" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="C10" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
-        <v>2012</v>
+        <v>1997</v>
       </c>
       <c r="I10">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="J10" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="K10" t="s">
         <v>34</v>
       </c>
       <c r="L10" t="s">
+        <v>92</v>
+      </c>
+      <c r="M10" t="s">
+        <v>93</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
         <v>94</v>
       </c>
-      <c r="M10" t="s">
-[...5 lines deleted...]
-      <c r="O10" t="s">
+      <c r="P10" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>96</v>
       </c>
       <c r="B11" t="s">
         <v>97</v>
       </c>
       <c r="C11" t="s">
         <v>98</v>
       </c>
       <c r="D11" t="s">
-        <v>99</v>
+        <v>61</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H11">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
       <c r="K11" t="s">
         <v>34</v>
       </c>
-      <c r="L11"/>
+      <c r="L11" t="s">
+        <v>100</v>
+      </c>
       <c r="M11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P11" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C12" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="D12" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>43</v>
       </c>
       <c r="G12" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H12">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I12"/>
+        <v>2012</v>
+      </c>
+      <c r="I12">
+        <v>2016</v>
+      </c>
       <c r="J12" t="s">
+        <v>99</v>
+      </c>
+      <c r="K12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L12" t="s">
+        <v>106</v>
+      </c>
+      <c r="M12" t="s">
+        <v>101</v>
+      </c>
+      <c r="N12" t="s">
+        <v>27</v>
+      </c>
+      <c r="O12" t="s">
         <v>107</v>
       </c>
-      <c r="K12" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="P12" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B13" t="s">
+        <v>109</v>
+      </c>
+      <c r="C13" t="s">
+        <v>110</v>
+      </c>
+      <c r="D13" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>43</v>
       </c>
       <c r="G13" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H13">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K13" t="s">
+        <v>34</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13" t="s">
+        <v>112</v>
+      </c>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
         <v>113</v>
       </c>
-      <c r="K13" t="s">
-[...5 lines deleted...]
-      <c r="M13" t="s">
+      <c r="P13" t="s">
         <v>114</v>
-      </c>
-[...7 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>115</v>
+      </c>
+      <c r="B14" t="s">
+        <v>116</v>
+      </c>
+      <c r="C14" t="s">
         <v>117</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
         <v>118</v>
       </c>
-      <c r="C14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G14" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H14">
         <v>2019</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="K14" t="s">
         <v>34</v>
       </c>
-      <c r="L14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L14" t="s">
+        <v>120</v>
+      </c>
+      <c r="M14"/>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="P14" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="B15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C15" t="s">
-        <v>105</v>
+        <v>124</v>
       </c>
       <c r="D15" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G15" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H15">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>107</v>
+        <v>125</v>
       </c>
       <c r="K15" t="s">
         <v>34</v>
       </c>
-      <c r="L15"/>
-      <c r="M15"/>
+      <c r="L15" t="s">
+        <v>120</v>
+      </c>
+      <c r="M15" t="s">
+        <v>126</v>
+      </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="P15" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="B16" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="C16" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="D16" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H16">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="K16" t="s">
         <v>34</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="P16" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B17" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C17" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="D17" t="s">
-        <v>133</v>
+        <v>69</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H17">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>44</v>
+        <v>119</v>
       </c>
       <c r="K17" t="s">
         <v>34</v>
       </c>
-      <c r="L17" t="s">
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
         <v>135</v>
       </c>
-      <c r="M17" t="s">
+      <c r="P17" t="s">
         <v>136</v>
-      </c>
-[...7 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="B18" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C18" t="s">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="D18" t="s">
-        <v>142</v>
+        <v>69</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="H18"/>
+        <v>83</v>
+      </c>
+      <c r="H18">
+        <v>2013</v>
+      </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="K18" t="s">
         <v>34</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>145</v>
+        <v>126</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="P18" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>141</v>
+      </c>
+      <c r="B19" t="s">
+        <v>142</v>
+      </c>
+      <c r="C19" t="s">
+        <v>143</v>
+      </c>
+      <c r="D19" t="s">
+        <v>144</v>
+      </c>
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" t="s">
+        <v>145</v>
+      </c>
+      <c r="G19" t="s">
+        <v>83</v>
+      </c>
+      <c r="H19">
+        <v>2016</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19" t="s">
+        <v>44</v>
+      </c>
+      <c r="K19" t="s">
+        <v>34</v>
+      </c>
+      <c r="L19" t="s">
+        <v>146</v>
+      </c>
+      <c r="M19" t="s">
+        <v>147</v>
+      </c>
+      <c r="N19" t="s">
+        <v>27</v>
+      </c>
+      <c r="O19" t="s">
         <v>148</v>
       </c>
-      <c r="B19" t="s">
+      <c r="P19" t="s">
         <v>149</v>
-      </c>
-[...38 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="B20" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="C20" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="D20" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F20" t="s">
-        <v>43</v>
+        <v>145</v>
       </c>
       <c r="G20" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="K20" t="s">
         <v>34</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="P20" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="B21" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="C21" t="s">
-        <v>78</v>
+        <v>161</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>162</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>43</v>
+        <v>163</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>1986</v>
+        <v>2011</v>
       </c>
       <c r="I21">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="J21" t="s">
+        <v>164</v>
+      </c>
+      <c r="K21" t="s">
+        <v>34</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21" t="s">
+        <v>165</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
+        <v>166</v>
+      </c>
+      <c r="P21" t="s">
         <v>167</v>
-      </c>
-[...16 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>168</v>
+      </c>
+      <c r="B22" t="s">
+        <v>169</v>
+      </c>
+      <c r="C22" t="s">
+        <v>170</v>
+      </c>
+      <c r="D22" t="s">
         <v>171</v>
       </c>
-      <c r="B22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G22" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H22">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>72</v>
+        <v>172</v>
       </c>
       <c r="K22" t="s">
         <v>34</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
+        <v>173</v>
+      </c>
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
         <v>174</v>
       </c>
-      <c r="N22" t="s">
-[...2 lines deleted...]
-      <c r="O22" t="s">
+      <c r="P22" t="s">
         <v>175</v>
       </c>
-      <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>176</v>
       </c>
       <c r="B23" t="s">
         <v>177</v>
       </c>
       <c r="C23" t="s">
-        <v>178</v>
+        <v>90</v>
       </c>
       <c r="D23" t="s">
-        <v>179</v>
+        <v>61</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>134</v>
+        <v>43</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>2023</v>
+        <v>1986</v>
       </c>
       <c r="I23">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="J23" t="s">
-        <v>23</v>
+        <v>178</v>
       </c>
       <c r="K23" t="s">
         <v>34</v>
       </c>
       <c r="L23" t="s">
+        <v>179</v>
+      </c>
+      <c r="M23" t="s">
+        <v>93</v>
+      </c>
+      <c r="N23" t="s">
+        <v>27</v>
+      </c>
+      <c r="O23" t="s">
         <v>180</v>
       </c>
-      <c r="M23" t="s">
+      <c r="P23" t="s">
         <v>181</v>
-      </c>
-[...7 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>182</v>
+      </c>
+      <c r="B24" t="s">
+        <v>183</v>
+      </c>
+      <c r="C24" t="s">
         <v>184</v>
       </c>
-      <c r="B24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>133</v>
+        <v>61</v>
       </c>
       <c r="E24" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="H24"/>
+        <v>83</v>
+      </c>
+      <c r="H24">
+        <v>2017</v>
+      </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="K24" t="s">
         <v>34</v>
       </c>
-      <c r="L24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>187</v>
+      </c>
+      <c r="B25" t="s">
+        <v>188</v>
+      </c>
+      <c r="C25" t="s">
+        <v>189</v>
+      </c>
+      <c r="D25" t="s">
+        <v>190</v>
+      </c>
+      <c r="E25" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25" t="s">
+        <v>145</v>
+      </c>
+      <c r="G25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H25">
+        <v>2023</v>
+      </c>
+      <c r="I25">
+        <v>2023</v>
+      </c>
+      <c r="J25" t="s">
+        <v>23</v>
+      </c>
+      <c r="K25" t="s">
+        <v>34</v>
+      </c>
+      <c r="L25" t="s">
         <v>191</v>
       </c>
-      <c r="B25" t="s">
+      <c r="M25" t="s">
         <v>192</v>
       </c>
-      <c r="C25" t="s">
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
         <v>193</v>
       </c>
-      <c r="D25" t="s">
-[...22 lines deleted...]
-      <c r="M25" t="s">
+      <c r="P25" t="s">
         <v>194</v>
-      </c>
-[...7 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>195</v>
+      </c>
+      <c r="B26" t="s">
+        <v>196</v>
+      </c>
+      <c r="C26" t="s">
         <v>197</v>
       </c>
-      <c r="B26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D26" t="s">
-        <v>123</v>
+        <v>144</v>
       </c>
       <c r="E26" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F26" t="s">
-        <v>43</v>
+        <v>145</v>
       </c>
       <c r="G26" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
+        <v>63</v>
+      </c>
+      <c r="K26" t="s">
+        <v>34</v>
+      </c>
+      <c r="L26" t="s">
+        <v>198</v>
+      </c>
+      <c r="M26" t="s">
         <v>199</v>
       </c>
-      <c r="K26" t="s">
-[...2 lines deleted...]
-      <c r="L26" t="s">
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" t="s">
         <v>200</v>
       </c>
-      <c r="M26" t="s">
-[...5 lines deleted...]
-      <c r="O26" t="s">
+      <c r="P26" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>202</v>
       </c>
       <c r="B27" t="s">
         <v>203</v>
       </c>
       <c r="C27" t="s">
         <v>204</v>
       </c>
       <c r="D27" t="s">
-        <v>205</v>
+        <v>190</v>
       </c>
       <c r="E27" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>134</v>
+        <v>43</v>
       </c>
       <c r="G27" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H27">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
+        <v>91</v>
+      </c>
+      <c r="K27" t="s">
+        <v>34</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27" t="s">
+        <v>205</v>
+      </c>
+      <c r="N27" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" t="s">
         <v>206</v>
       </c>
-      <c r="K27" t="s">
-[...2 lines deleted...]
-      <c r="L27" t="s">
+      <c r="P27" t="s">
         <v>207</v>
-      </c>
-[...10 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B28" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C28" t="s">
-        <v>52</v>
+        <v>204</v>
       </c>
       <c r="D28" t="s">
-        <v>213</v>
+        <v>69</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G28" t="s">
-        <v>214</v>
+        <v>83</v>
       </c>
       <c r="H28">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>63</v>
+        <v>210</v>
       </c>
       <c r="K28" t="s">
         <v>34</v>
       </c>
       <c r="L28" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M28" t="s">
-        <v>56</v>
+        <v>205</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="P28" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>213</v>
+      </c>
+      <c r="B29" t="s">
+        <v>214</v>
+      </c>
+      <c r="C29" t="s">
+        <v>215</v>
+      </c>
+      <c r="D29" t="s">
+        <v>216</v>
+      </c>
+      <c r="E29" t="s">
+        <v>42</v>
+      </c>
+      <c r="F29" t="s">
+        <v>145</v>
+      </c>
+      <c r="G29" t="s">
+        <v>83</v>
+      </c>
+      <c r="H29">
+        <v>2017</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29" t="s">
+        <v>217</v>
+      </c>
+      <c r="K29" t="s">
+        <v>34</v>
+      </c>
+      <c r="L29" t="s">
         <v>218</v>
       </c>
-      <c r="B29" t="s">
+      <c r="M29" t="s">
         <v>219</v>
       </c>
-      <c r="C29" t="s">
+      <c r="N29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
         <v>220</v>
       </c>
-      <c r="D29" t="s">
+      <c r="P29" t="s">
         <v>221</v>
-      </c>
-[...32 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>222</v>
+      </c>
+      <c r="B30" t="s">
+        <v>223</v>
+      </c>
+      <c r="C30" t="s">
+        <v>224</v>
+      </c>
+      <c r="D30" t="s">
         <v>225</v>
       </c>
-      <c r="B30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>1986</v>
+        <v>2016</v>
       </c>
       <c r="I30">
-        <v>2004</v>
+        <v>2019</v>
       </c>
       <c r="J30" t="s">
         <v>63</v>
       </c>
       <c r="K30" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
+        <v>226</v>
+      </c>
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
+        <v>227</v>
+      </c>
+      <c r="P30" t="s">
         <v>228</v>
-      </c>
-[...7 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>229</v>
+      </c>
+      <c r="B31" t="s">
+        <v>230</v>
+      </c>
+      <c r="C31" t="s">
         <v>231</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
       <c r="D31" t="s">
         <v>61</v>
       </c>
       <c r="E31" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>234</v>
+        <v>145</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2001</v>
+        <v>1986</v>
       </c>
       <c r="I31">
-        <v>2013</v>
+        <v>2004</v>
       </c>
       <c r="J31" t="s">
-        <v>144</v>
+        <v>63</v>
       </c>
       <c r="K31" t="s">
         <v>34</v>
       </c>
-      <c r="L31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="P31" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="B32" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="C32" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="D32" t="s">
         <v>61</v>
       </c>
       <c r="E32" t="s">
         <v>42</v>
       </c>
       <c r="F32" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2001</v>
       </c>
       <c r="I32">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="J32" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="K32" t="s">
         <v>34</v>
       </c>
       <c r="L32" t="s">
+        <v>239</v>
+      </c>
+      <c r="M32" t="s">
+        <v>240</v>
+      </c>
+      <c r="N32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O32" t="s">
         <v>241</v>
       </c>
-      <c r="M32" t="s">
-[...5 lines deleted...]
-      <c r="O32" t="s">
+      <c r="P32" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>243</v>
+      </c>
+      <c r="B33" t="s">
         <v>244</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" t="s">
-        <v>173</v>
+        <v>237</v>
       </c>
       <c r="D33" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="E33" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F33" t="s">
-        <v>134</v>
+        <v>238</v>
       </c>
       <c r="G33" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H33">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I33"/>
+        <v>2001</v>
+      </c>
+      <c r="I33">
+        <v>2014</v>
+      </c>
       <c r="J33" t="s">
-        <v>72</v>
+        <v>155</v>
       </c>
       <c r="K33" t="s">
         <v>34</v>
       </c>
       <c r="L33" t="s">
         <v>245</v>
       </c>
       <c r="M33" t="s">
-        <v>174</v>
+        <v>240</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
         <v>246</v>
       </c>
-      <c r="P33"/>
+      <c r="P33" t="s">
+        <v>247</v>
+      </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B34" t="s">
-        <v>248</v>
+        <v>183</v>
       </c>
       <c r="C34" t="s">
+        <v>184</v>
+      </c>
+      <c r="D34" t="s">
+        <v>118</v>
+      </c>
+      <c r="E34" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" t="s">
+        <v>145</v>
+      </c>
+      <c r="G34" t="s">
+        <v>83</v>
+      </c>
+      <c r="H34">
+        <v>2017</v>
+      </c>
+      <c r="I34"/>
+      <c r="J34" t="s">
+        <v>84</v>
+      </c>
+      <c r="K34" t="s">
+        <v>34</v>
+      </c>
+      <c r="L34" t="s">
         <v>249</v>
       </c>
-      <c r="D34" t="s">
+      <c r="M34" t="s">
+        <v>185</v>
+      </c>
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
         <v>250</v>
       </c>
-      <c r="E34" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="P34"/>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>251</v>
+      </c>
+      <c r="B35" t="s">
+        <v>252</v>
+      </c>
+      <c r="C35" t="s">
+        <v>253</v>
+      </c>
+      <c r="D35" t="s">
+        <v>254</v>
+      </c>
+      <c r="E35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F35" t="s">
+        <v>43</v>
+      </c>
+      <c r="G35" t="s">
+        <v>22</v>
+      </c>
+      <c r="H35">
+        <v>2019</v>
+      </c>
+      <c r="I35">
+        <v>2019</v>
+      </c>
+      <c r="J35" t="s">
+        <v>44</v>
+      </c>
+      <c r="K35" t="s">
+        <v>34</v>
+      </c>
+      <c r="L35" t="s">
         <v>255</v>
       </c>
-      <c r="B35" t="s">
+      <c r="M35" t="s">
         <v>256</v>
       </c>
-      <c r="C35" t="s">
+      <c r="N35" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" t="s">
         <v>257</v>
       </c>
-      <c r="D35" t="s">
-[...21 lines deleted...]
-      <c r="L35" t="s">
+      <c r="P35" t="s">
         <v>258</v>
-      </c>
-[...10 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B36" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C36" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="D36" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="E36" t="s">
         <v>42</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H36">
-        <v>1987</v>
-[...3 lines deleted...]
-      </c>
+        <v>1985</v>
+      </c>
+      <c r="I36"/>
       <c r="J36" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="K36" t="s">
         <v>34</v>
       </c>
-      <c r="L36"/>
+      <c r="L36" t="s">
+        <v>262</v>
+      </c>
       <c r="M36" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
         <v>264</v>
       </c>
       <c r="P36" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>266</v>
       </c>
       <c r="B37" t="s">
         <v>267</v>
       </c>
       <c r="C37" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="D37" t="s">
         <v>61</v>
       </c>
       <c r="E37" t="s">
         <v>42</v>
       </c>
       <c r="F37" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2011</v>
+        <v>1987</v>
       </c>
       <c r="I37">
-        <v>2014</v>
+        <v>1988</v>
       </c>
       <c r="J37" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="K37" t="s">
         <v>34</v>
       </c>
-      <c r="L37" t="s">
+      <c r="L37"/>
+      <c r="M37" t="s">
+        <v>263</v>
+      </c>
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" t="s">
         <v>268</v>
       </c>
-      <c r="M37" t="s">
+      <c r="P37" t="s">
         <v>269</v>
-      </c>
-[...7 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B38" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C38" t="s">
-        <v>274</v>
+        <v>261</v>
       </c>
       <c r="D38" t="s">
-        <v>275</v>
+        <v>61</v>
       </c>
       <c r="E38" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F38" t="s">
-        <v>134</v>
+        <v>43</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="I38">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="J38" t="s">
-        <v>276</v>
+        <v>178</v>
       </c>
       <c r="K38" t="s">
         <v>34</v>
       </c>
       <c r="L38" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="M38" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="P38" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>276</v>
+      </c>
+      <c r="B39" t="s">
+        <v>277</v>
+      </c>
+      <c r="C39" t="s">
+        <v>278</v>
+      </c>
+      <c r="D39" t="s">
+        <v>279</v>
+      </c>
+      <c r="E39" t="s">
+        <v>20</v>
+      </c>
+      <c r="F39" t="s">
+        <v>145</v>
+      </c>
+      <c r="G39" t="s">
+        <v>22</v>
+      </c>
+      <c r="H39">
+        <v>2013</v>
+      </c>
+      <c r="I39">
+        <v>2024</v>
+      </c>
+      <c r="J39" t="s">
+        <v>280</v>
+      </c>
+      <c r="K39" t="s">
+        <v>34</v>
+      </c>
+      <c r="L39" t="s">
         <v>281</v>
       </c>
-      <c r="B39" t="s">
+      <c r="M39" t="s">
         <v>282</v>
       </c>
-      <c r="C39" t="s">
-[...18 lines deleted...]
-      <c r="J39" t="s">
+      <c r="N39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O39" t="s">
         <v>283</v>
       </c>
-      <c r="K39" t="s">
-[...11 lines deleted...]
-      <c r="O39" t="s">
+      <c r="P39" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>285</v>
+      </c>
+      <c r="B40" t="s">
         <v>286</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="D40" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="G40" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H40">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
+        <v>287</v>
+      </c>
+      <c r="K40" t="s">
+        <v>34</v>
+      </c>
+      <c r="L40" t="s">
+        <v>281</v>
+      </c>
+      <c r="M40" t="s">
+        <v>282</v>
+      </c>
+      <c r="N40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" t="s">
+        <v>288</v>
+      </c>
+      <c r="P40" t="s">
         <v>289</v>
-      </c>
-[...16 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="B41" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="C41" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="D41" t="s">
-        <v>123</v>
+        <v>61</v>
       </c>
       <c r="E41" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>234</v>
+        <v>145</v>
       </c>
       <c r="G41" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H41">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>167</v>
+        <v>293</v>
       </c>
       <c r="K41" t="s">
         <v>34</v>
       </c>
-      <c r="L41"/>
+      <c r="L41" t="s">
+        <v>294</v>
+      </c>
       <c r="M41" t="s">
+        <v>295</v>
+      </c>
+      <c r="N41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O41" t="s">
+        <v>296</v>
+      </c>
+      <c r="P41" t="s">
         <v>297</v>
-      </c>
-[...7 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>298</v>
+      </c>
+      <c r="B42" t="s">
+        <v>299</v>
+      </c>
+      <c r="C42" t="s">
         <v>300</v>
       </c>
-      <c r="B42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D42" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="E42" t="s">
         <v>42</v>
       </c>
       <c r="F42" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="G42" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H42">
-        <v>1998</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I42"/>
       <c r="J42" t="s">
+        <v>178</v>
+      </c>
+      <c r="K42" t="s">
+        <v>34</v>
+      </c>
+      <c r="L42"/>
+      <c r="M42" t="s">
+        <v>301</v>
+      </c>
+      <c r="N42" t="s">
+        <v>27</v>
+      </c>
+      <c r="O42" t="s">
         <v>302</v>
       </c>
-      <c r="K42" t="s">
-[...2 lines deleted...]
-      <c r="L42" t="s">
+      <c r="P42" t="s">
         <v>303</v>
-      </c>
-[...10 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="B43" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="C43" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="D43" t="s">
         <v>61</v>
       </c>
       <c r="E43" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F43" t="s">
-        <v>43</v>
+        <v>238</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="I43">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="J43" t="s">
+        <v>306</v>
+      </c>
+      <c r="K43" t="s">
+        <v>34</v>
+      </c>
+      <c r="L43" t="s">
+        <v>307</v>
+      </c>
+      <c r="M43" t="s">
+        <v>308</v>
+      </c>
+      <c r="N43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O43" t="s">
+        <v>309</v>
+      </c>
+      <c r="P43" t="s">
         <v>310</v>
-      </c>
-[...16 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B44" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="C44" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="D44" t="s">
         <v>61</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
         <v>2001</v>
       </c>
       <c r="I44">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="J44" t="s">
+        <v>314</v>
+      </c>
+      <c r="K44" t="s">
+        <v>34</v>
+      </c>
+      <c r="L44" t="s">
+        <v>315</v>
+      </c>
+      <c r="M44" t="s">
+        <v>316</v>
+      </c>
+      <c r="N44" t="s">
+        <v>27</v>
+      </c>
+      <c r="O44" t="s">
+        <v>317</v>
+      </c>
+      <c r="P44" t="s">
         <v>318</v>
-      </c>
-[...14 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B45" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="C45" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="D45" t="s">
         <v>61</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
         <v>2001</v>
       </c>
       <c r="I45">
         <v>2015</v>
       </c>
       <c r="J45" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="K45" t="s">
         <v>34</v>
       </c>
       <c r="L45"/>
       <c r="M45" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
         <v>324</v>
       </c>
       <c r="P45" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>326</v>
       </c>
       <c r="B46" t="s">
         <v>327</v>
       </c>
       <c r="C46" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="D46" t="s">
         <v>61</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
-        <v>134</v>
+        <v>43</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="I46">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="J46" t="s">
-        <v>199</v>
+        <v>322</v>
       </c>
       <c r="K46" t="s">
         <v>34</v>
       </c>
-      <c r="L46" t="s">
+      <c r="L46"/>
+      <c r="M46" t="s">
+        <v>323</v>
+      </c>
+      <c r="N46" t="s">
+        <v>27</v>
+      </c>
+      <c r="O46" t="s">
+        <v>328</v>
+      </c>
+      <c r="P46" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B47" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="C47" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="D47" t="s">
-        <v>123</v>
+        <v>61</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
+        <v>1998</v>
+      </c>
+      <c r="I47">
         <v>2012</v>
       </c>
-      <c r="I47">
-[...1 lines deleted...]
-      </c>
       <c r="J47" t="s">
-        <v>199</v>
+        <v>210</v>
       </c>
       <c r="K47" t="s">
         <v>34</v>
       </c>
       <c r="L47" t="s">
+        <v>333</v>
+      </c>
+      <c r="M47" t="s">
+        <v>334</v>
+      </c>
+      <c r="N47" t="s">
+        <v>27</v>
+      </c>
+      <c r="O47" t="s">
         <v>335</v>
       </c>
-      <c r="M47" t="s">
-[...5 lines deleted...]
-      <c r="O47" t="s">
+      <c r="P47" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>337</v>
       </c>
       <c r="B48" t="s">
         <v>338</v>
       </c>
       <c r="C48" t="s">
+        <v>332</v>
+      </c>
+      <c r="D48" t="s">
+        <v>69</v>
+      </c>
+      <c r="E48" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" t="s">
+        <v>145</v>
+      </c>
+      <c r="G48" t="s">
+        <v>22</v>
+      </c>
+      <c r="H48">
+        <v>2012</v>
+      </c>
+      <c r="I48">
+        <v>2014</v>
+      </c>
+      <c r="J48" t="s">
+        <v>210</v>
+      </c>
+      <c r="K48" t="s">
+        <v>34</v>
+      </c>
+      <c r="L48" t="s">
         <v>339</v>
       </c>
-      <c r="D48" t="s">
-[...21 lines deleted...]
-      <c r="L48" t="s">
+      <c r="M48" t="s">
+        <v>334</v>
+      </c>
+      <c r="N48" t="s">
+        <v>27</v>
+      </c>
+      <c r="O48" t="s">
         <v>340</v>
       </c>
-      <c r="M48" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P48" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="B49" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="C49" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="D49" t="s">
         <v>61</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H49">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I49">
         <v>2014</v>
       </c>
+      <c r="I49"/>
       <c r="J49" t="s">
-        <v>144</v>
+        <v>91</v>
       </c>
       <c r="K49" t="s">
         <v>34</v>
       </c>
       <c r="L49" t="s">
+        <v>344</v>
+      </c>
+      <c r="M49" t="s">
+        <v>345</v>
+      </c>
+      <c r="N49" t="s">
+        <v>27</v>
+      </c>
+      <c r="O49" t="s">
+        <v>346</v>
+      </c>
+      <c r="P49" t="s">
         <v>347</v>
-      </c>
-[...10 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="B50" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C50" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D50" t="s">
         <v>61</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
         <v>2013</v>
       </c>
       <c r="I50">
         <v>2014</v>
       </c>
       <c r="J50" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="K50" t="s">
         <v>34</v>
       </c>
       <c r="L50" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="M50" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
         <v>353</v>
       </c>
       <c r="P50" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>355</v>
       </c>
       <c r="B51" t="s">
         <v>356</v>
       </c>
       <c r="C51" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="D51" t="s">
-        <v>358</v>
+        <v>61</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51">
-        <v>1996</v>
+        <v>2013</v>
       </c>
       <c r="I51">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="J51" t="s">
-        <v>79</v>
+        <v>155</v>
       </c>
       <c r="K51" t="s">
         <v>34</v>
       </c>
       <c r="L51" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="M51" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="P51" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="B52" t="s">
-        <v>338</v>
+        <v>360</v>
       </c>
       <c r="C52" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="D52" t="s">
-        <v>106</v>
+        <v>362</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
         <v>1996</v>
       </c>
       <c r="I52">
         <v>2017</v>
       </c>
       <c r="J52" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="K52" t="s">
         <v>34</v>
       </c>
-      <c r="L52"/>
+      <c r="L52" t="s">
+        <v>363</v>
+      </c>
       <c r="M52" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="P52" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B53" t="s">
-        <v>366</v>
+        <v>342</v>
       </c>
       <c r="C53" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="D53" t="s">
-        <v>61</v>
+        <v>118</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
       <c r="G53" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H53">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I53"/>
+        <v>1996</v>
+      </c>
+      <c r="I53">
+        <v>2017</v>
+      </c>
       <c r="J53" t="s">
-        <v>368</v>
+        <v>91</v>
       </c>
       <c r="K53" t="s">
         <v>34</v>
       </c>
       <c r="L53"/>
       <c r="M53" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="P53" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="B54" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="C54" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="D54" t="s">
         <v>61</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G54" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H54">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>72</v>
+        <v>372</v>
       </c>
       <c r="K54" t="s">
         <v>34</v>
       </c>
-      <c r="L54" t="s">
+      <c r="L54"/>
+      <c r="M54" t="s">
+        <v>373</v>
+      </c>
+      <c r="N54" t="s">
+        <v>27</v>
+      </c>
+      <c r="O54" t="s">
         <v>374</v>
       </c>
-      <c r="M54" t="s">
-[...5 lines deleted...]
-      <c r="O54" t="s">
+      <c r="P54" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>376</v>
+      </c>
+      <c r="B55" t="s">
         <v>377</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
       <c r="D55" t="s">
         <v>61</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
-        <v>21</v>
+        <v>145</v>
       </c>
       <c r="G55" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H55">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I55"/>
       <c r="J55" t="s">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="K55" t="s">
         <v>34</v>
       </c>
       <c r="L55" t="s">
-        <v>108</v>
+        <v>378</v>
       </c>
       <c r="M55" t="s">
+        <v>373</v>
+      </c>
+      <c r="N55" t="s">
+        <v>27</v>
+      </c>
+      <c r="O55" t="s">
+        <v>379</v>
+      </c>
+      <c r="P55" t="s">
         <v>380</v>
-      </c>
-[...7 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="B56" t="s">
+        <v>382</v>
+      </c>
+      <c r="C56" t="s">
         <v>383</v>
       </c>
-      <c r="C56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" t="s">
-        <v>384</v>
+        <v>61</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
         <v>2004</v>
       </c>
       <c r="I56">
         <v>2010</v>
       </c>
       <c r="J56" t="s">
-        <v>310</v>
+        <v>63</v>
       </c>
       <c r="K56" t="s">
         <v>34</v>
       </c>
       <c r="L56" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="M56" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
         <v>385</v>
       </c>
       <c r="P56" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>381</v>
+      </c>
+      <c r="B57" t="s">
         <v>387</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
+        <v>383</v>
+      </c>
+      <c r="D57" t="s">
         <v>388</v>
       </c>
-      <c r="C57" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="I57">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="J57" t="s">
-        <v>44</v>
+        <v>314</v>
       </c>
       <c r="K57" t="s">
         <v>34</v>
       </c>
       <c r="L57" t="s">
-        <v>391</v>
+        <v>120</v>
       </c>
       <c r="M57" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="N57" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="P57" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>391</v>
+      </c>
+      <c r="B58" t="s">
+        <v>392</v>
+      </c>
+      <c r="C58" t="s">
+        <v>393</v>
+      </c>
+      <c r="D58" t="s">
+        <v>394</v>
+      </c>
+      <c r="E58" t="s">
+        <v>20</v>
+      </c>
+      <c r="F58" t="s">
+        <v>145</v>
+      </c>
+      <c r="G58" t="s">
+        <v>22</v>
+      </c>
+      <c r="H58">
+        <v>2008</v>
+      </c>
+      <c r="I58">
+        <v>2020</v>
+      </c>
+      <c r="J58" t="s">
+        <v>44</v>
+      </c>
+      <c r="K58" t="s">
+        <v>34</v>
+      </c>
+      <c r="L58" t="s">
         <v>395</v>
       </c>
-      <c r="B58" t="s">
+      <c r="M58" t="s">
         <v>396</v>
       </c>
-      <c r="C58" t="s">
+      <c r="N58" t="s">
+        <v>36</v>
+      </c>
+      <c r="O58" t="s">
         <v>397</v>
       </c>
-      <c r="D58" t="s">
+      <c r="P58" t="s">
         <v>398</v>
-      </c>
-[...30 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="B59" t="s">
-        <v>338</v>
+        <v>400</v>
       </c>
       <c r="C59" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="D59" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
-        <v>134</v>
+        <v>43</v>
       </c>
       <c r="G59" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="H59"/>
+        <v>83</v>
+      </c>
+      <c r="H59">
+        <v>2024</v>
+      </c>
       <c r="I59"/>
       <c r="J59" t="s">
-        <v>72</v>
+        <v>403</v>
       </c>
       <c r="K59" t="s">
         <v>34</v>
       </c>
       <c r="L59"/>
       <c r="M59" t="s">
+        <v>404</v>
+      </c>
+      <c r="N59" t="s">
+        <v>27</v>
+      </c>
+      <c r="O59" t="s">
+        <v>405</v>
+      </c>
+      <c r="P59" t="s">
         <v>406</v>
-      </c>
-[...7 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>407</v>
+      </c>
+      <c r="B60" t="s">
+        <v>342</v>
+      </c>
+      <c r="C60" t="s">
+        <v>408</v>
+      </c>
+      <c r="D60" t="s">
         <v>409</v>
       </c>
-      <c r="B60" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="G60" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H60"/>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="K60" t="s">
         <v>34</v>
       </c>
       <c r="L60"/>
       <c r="M60" t="s">
+        <v>410</v>
+      </c>
+      <c r="N60" t="s">
+        <v>27</v>
+      </c>
+      <c r="O60" t="s">
+        <v>411</v>
+      </c>
+      <c r="P60" t="s">
         <v>412</v>
-      </c>
-[...7 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>413</v>
+      </c>
+      <c r="B61" t="s">
+        <v>414</v>
+      </c>
+      <c r="C61" t="s">
         <v>415</v>
       </c>
-      <c r="B61" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D61" t="s">
-        <v>398</v>
+        <v>190</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
-        <v>21</v>
+        <v>145</v>
       </c>
       <c r="G61" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H61">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="I61"/>
       <c r="J61" t="s">
-        <v>399</v>
+        <v>84</v>
       </c>
       <c r="K61" t="s">
         <v>34</v>
       </c>
       <c r="L61"/>
       <c r="M61" t="s">
-        <v>400</v>
+        <v>416</v>
       </c>
       <c r="N61" t="s">
         <v>27</v>
       </c>
       <c r="O61" t="s">
         <v>417</v>
       </c>
       <c r="P61" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>419</v>
       </c>
       <c r="B62" t="s">
-        <v>192</v>
+        <v>420</v>
       </c>
       <c r="C62" t="s">
-        <v>193</v>
+        <v>401</v>
       </c>
       <c r="D62" t="s">
-        <v>179</v>
+        <v>402</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
         <v>21</v>
       </c>
       <c r="G62" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H62">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I62"/>
       <c r="J62" t="s">
-        <v>79</v>
+        <v>403</v>
       </c>
       <c r="K62" t="s">
         <v>34</v>
       </c>
       <c r="L62"/>
       <c r="M62" t="s">
-        <v>194</v>
+        <v>404</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="P62" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B63" t="s">
-        <v>69</v>
+        <v>203</v>
       </c>
       <c r="C63" t="s">
-        <v>70</v>
+        <v>204</v>
       </c>
       <c r="D63" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
         <v>21</v>
       </c>
       <c r="G63" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H63">
+        <v>2004</v>
+      </c>
+      <c r="I63">
         <v>2010</v>
       </c>
-      <c r="I63"/>
       <c r="J63" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="K63" t="s">
         <v>34</v>
       </c>
       <c r="L63"/>
       <c r="M63" t="s">
-        <v>73</v>
+        <v>205</v>
       </c>
       <c r="N63" t="s">
         <v>27</v>
       </c>
       <c r="O63" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="P63" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B64" t="s">
-        <v>426</v>
+        <v>81</v>
       </c>
       <c r="C64" t="s">
-        <v>193</v>
+        <v>82</v>
       </c>
       <c r="D64" t="s">
-        <v>123</v>
+        <v>61</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
         <v>21</v>
       </c>
       <c r="G64" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H64">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="I64"/>
       <c r="J64" t="s">
-        <v>199</v>
+        <v>84</v>
       </c>
       <c r="K64" t="s">
         <v>34</v>
       </c>
-      <c r="L64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L64"/>
       <c r="M64" t="s">
-        <v>194</v>
+        <v>85</v>
       </c>
       <c r="N64" t="s">
         <v>27</v>
       </c>
       <c r="O64" t="s">
         <v>427</v>
       </c>
       <c r="P64" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B65" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C65" t="s">
-        <v>257</v>
+        <v>204</v>
       </c>
       <c r="D65" t="s">
-        <v>430</v>
+        <v>69</v>
       </c>
       <c r="E65" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F65" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G65" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H65">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>167</v>
+        <v>210</v>
       </c>
       <c r="K65" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L65" t="s">
+        <v>211</v>
+      </c>
+      <c r="M65" t="s">
+        <v>205</v>
+      </c>
+      <c r="N65" t="s">
+        <v>27</v>
+      </c>
+      <c r="O65" t="s">
         <v>431</v>
       </c>
-      <c r="M65" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P65" t="s">
-        <v>434</v>
+        <v>425</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>432</v>
+      </c>
+      <c r="B66" t="s">
+        <v>433</v>
+      </c>
+      <c r="C66" t="s">
+        <v>261</v>
+      </c>
+      <c r="D66" t="s">
+        <v>434</v>
+      </c>
+      <c r="E66" t="s">
+        <v>42</v>
+      </c>
+      <c r="F66" t="s">
+        <v>43</v>
+      </c>
+      <c r="G66" t="s">
+        <v>83</v>
+      </c>
+      <c r="H66">
+        <v>2012</v>
+      </c>
+      <c r="I66"/>
+      <c r="J66" t="s">
+        <v>178</v>
+      </c>
+      <c r="K66" t="s">
+        <v>24</v>
+      </c>
+      <c r="L66" t="s">
         <v>435</v>
       </c>
-      <c r="B66" t="s">
+      <c r="M66" t="s">
         <v>436</v>
       </c>
-      <c r="C66" t="s">
-[...27 lines deleted...]
-      <c r="M66" t="s">
+      <c r="N66" t="s">
+        <v>27</v>
+      </c>
+      <c r="O66" t="s">
         <v>437</v>
       </c>
-      <c r="N66" t="s">
-[...2 lines deleted...]
-      <c r="O66" t="s">
+      <c r="P66" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>439</v>
+      </c>
+      <c r="B67" t="s">
         <v>440</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" t="s">
-        <v>249</v>
+        <v>313</v>
       </c>
       <c r="D67" t="s">
-        <v>123</v>
+        <v>61</v>
       </c>
       <c r="E67" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F67" t="s">
         <v>21</v>
       </c>
       <c r="G67" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H67">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I67"/>
+        <v>2007</v>
+      </c>
+      <c r="I67">
+        <v>2018</v>
+      </c>
       <c r="J67" t="s">
-        <v>44</v>
+        <v>314</v>
       </c>
       <c r="K67" t="s">
         <v>34</v>
       </c>
-      <c r="L67" t="s">
+      <c r="L67"/>
+      <c r="M67" t="s">
+        <v>441</v>
+      </c>
+      <c r="N67" t="s">
+        <v>27</v>
+      </c>
+      <c r="O67" t="s">
         <v>442</v>
       </c>
-      <c r="M67" t="s">
-[...5 lines deleted...]
-      <c r="O67" t="s">
+      <c r="P67" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>444</v>
+      </c>
+      <c r="B68" t="s">
         <v>445</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="D68" t="s">
-        <v>106</v>
+        <v>69</v>
       </c>
       <c r="E68" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F68" t="s">
         <v>21</v>
       </c>
       <c r="G68" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H68">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="I68"/>
       <c r="J68" t="s">
         <v>44</v>
       </c>
       <c r="K68" t="s">
         <v>34</v>
       </c>
       <c r="L68" t="s">
-        <v>251</v>
+        <v>446</v>
       </c>
       <c r="M68" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
         <v>447</v>
       </c>
       <c r="P68" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>449</v>
       </c>
       <c r="B69" t="s">
         <v>450</v>
       </c>
       <c r="C69" t="s">
-        <v>451</v>
+        <v>253</v>
       </c>
       <c r="D69" t="s">
-        <v>61</v>
+        <v>118</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
         <v>21</v>
       </c>
       <c r="G69" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H69">
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="I69"/>
       <c r="J69" t="s">
-        <v>289</v>
+        <v>44</v>
       </c>
       <c r="K69" t="s">
         <v>34</v>
       </c>
       <c r="L69" t="s">
-        <v>449</v>
+        <v>255</v>
       </c>
       <c r="M69" t="s">
+        <v>256</v>
+      </c>
+      <c r="N69" t="s">
+        <v>27</v>
+      </c>
+      <c r="O69" t="s">
+        <v>451</v>
+      </c>
+      <c r="P69" t="s">
         <v>452</v>
-      </c>
-[...7 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>453</v>
+      </c>
+      <c r="B70" t="s">
+        <v>454</v>
+      </c>
+      <c r="C70" t="s">
         <v>455</v>
-      </c>
-[...4 lines deleted...]
-        <v>457</v>
       </c>
       <c r="D70" t="s">
         <v>61</v>
       </c>
       <c r="E70" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F70" t="s">
-        <v>234</v>
+        <v>21</v>
       </c>
       <c r="G70" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H70">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="I70"/>
       <c r="J70" t="s">
+        <v>293</v>
+      </c>
+      <c r="K70" t="s">
+        <v>34</v>
+      </c>
+      <c r="L70" t="s">
+        <v>453</v>
+      </c>
+      <c r="M70" t="s">
+        <v>456</v>
+      </c>
+      <c r="N70" t="s">
+        <v>27</v>
+      </c>
+      <c r="O70" t="s">
+        <v>457</v>
+      </c>
+      <c r="P70" t="s">
         <v>458</v>
-      </c>
-[...14 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="B71" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="C71" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="D71" t="s">
-        <v>465</v>
+        <v>61</v>
       </c>
       <c r="E71" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F71" t="s">
-        <v>21</v>
+        <v>238</v>
       </c>
       <c r="G71" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H71">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="I71"/>
       <c r="J71" t="s">
-        <v>44</v>
+        <v>462</v>
       </c>
       <c r="K71" t="s">
         <v>34</v>
       </c>
-      <c r="L71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L71"/>
       <c r="M71" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="P71" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="B72" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="C72" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="D72" t="s">
-        <v>61</v>
+        <v>469</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>21</v>
       </c>
       <c r="G72" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H72">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="I72"/>
       <c r="J72" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="K72" t="s">
         <v>34</v>
       </c>
       <c r="L72" t="s">
+        <v>470</v>
+      </c>
+      <c r="M72" t="s">
+        <v>471</v>
+      </c>
+      <c r="N72" t="s">
+        <v>27</v>
+      </c>
+      <c r="O72" t="s">
         <v>472</v>
       </c>
-      <c r="M72" t="s">
-[...5 lines deleted...]
-      <c r="O72" t="s">
+      <c r="P72" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>474</v>
+      </c>
+      <c r="B73" t="s">
         <v>475</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" t="s">
-        <v>477</v>
+        <v>468</v>
       </c>
       <c r="D73" t="s">
         <v>61</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G73" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H73">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="I73"/>
       <c r="J73" t="s">
-        <v>206</v>
+        <v>91</v>
       </c>
       <c r="K73" t="s">
         <v>34</v>
       </c>
       <c r="L73" t="s">
+        <v>476</v>
+      </c>
+      <c r="M73" t="s">
+        <v>471</v>
+      </c>
+      <c r="N73" t="s">
+        <v>27</v>
+      </c>
+      <c r="O73" t="s">
+        <v>477</v>
+      </c>
+      <c r="P73" t="s">
         <v>478</v>
-      </c>
-[...10 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="B74" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="C74" t="s">
-        <v>309</v>
+        <v>481</v>
       </c>
       <c r="D74" t="s">
         <v>61</v>
       </c>
       <c r="E74" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F74" t="s">
-        <v>234</v>
+        <v>43</v>
       </c>
       <c r="G74" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H74">
-        <v>1993</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I74"/>
       <c r="J74" t="s">
-        <v>310</v>
+        <v>217</v>
       </c>
       <c r="K74" t="s">
         <v>34</v>
       </c>
       <c r="L74" t="s">
+        <v>482</v>
+      </c>
+      <c r="M74" t="s">
+        <v>483</v>
+      </c>
+      <c r="N74" t="s">
+        <v>27</v>
+      </c>
+      <c r="O74" t="s">
         <v>484</v>
       </c>
-      <c r="M74" t="s">
+      <c r="P74" t="s">
         <v>485</v>
-      </c>
-[...7 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="B75" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="C75" t="s">
-        <v>296</v>
+        <v>313</v>
       </c>
       <c r="D75" t="s">
-        <v>179</v>
+        <v>61</v>
       </c>
       <c r="E75" t="s">
         <v>42</v>
       </c>
       <c r="F75" t="s">
-        <v>21</v>
+        <v>238</v>
       </c>
       <c r="G75" t="s">
         <v>22</v>
       </c>
       <c r="H75">
-        <v>2011</v>
+        <v>1993</v>
       </c>
       <c r="I75">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="J75" t="s">
-        <v>167</v>
+        <v>314</v>
       </c>
       <c r="K75" t="s">
         <v>34</v>
       </c>
       <c r="L75" t="s">
+        <v>488</v>
+      </c>
+      <c r="M75" t="s">
+        <v>489</v>
+      </c>
+      <c r="N75" t="s">
+        <v>27</v>
+      </c>
+      <c r="O75" t="s">
         <v>490</v>
       </c>
-      <c r="M75" t="s">
-[...5 lines deleted...]
-      <c r="O75" t="s">
+      <c r="P75" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>492</v>
+      </c>
+      <c r="B76" t="s">
         <v>493</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" t="s">
-        <v>339</v>
+        <v>300</v>
       </c>
       <c r="D76" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="E76" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F76" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G76" t="s">
         <v>22</v>
       </c>
       <c r="H76">
-        <v>2005</v>
+        <v>2011</v>
       </c>
       <c r="I76">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="J76" t="s">
-        <v>44</v>
+        <v>178</v>
       </c>
       <c r="K76" t="s">
         <v>34</v>
       </c>
       <c r="L76" t="s">
+        <v>494</v>
+      </c>
+      <c r="M76" t="s">
+        <v>308</v>
+      </c>
+      <c r="N76" t="s">
+        <v>27</v>
+      </c>
+      <c r="O76" t="s">
         <v>495</v>
       </c>
-      <c r="M76" t="s">
-[...5 lines deleted...]
-      <c r="O76" t="s">
+      <c r="P76" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>497</v>
+      </c>
+      <c r="B77" t="s">
         <v>498</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" t="s">
-        <v>500</v>
+        <v>343</v>
       </c>
       <c r="D77" t="s">
-        <v>501</v>
+        <v>61</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
-        <v>134</v>
+        <v>43</v>
       </c>
       <c r="G77" t="s">
         <v>22</v>
       </c>
       <c r="H77">
-        <v>2017</v>
+        <v>2005</v>
       </c>
       <c r="I77">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="J77" t="s">
-        <v>502</v>
+        <v>44</v>
       </c>
       <c r="K77" t="s">
-        <v>503</v>
+        <v>34</v>
       </c>
       <c r="L77" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="M77" t="s">
-        <v>505</v>
+        <v>345</v>
       </c>
       <c r="N77" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O77" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="P77" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>502</v>
+      </c>
+      <c r="B78" t="s">
+        <v>503</v>
+      </c>
+      <c r="C78" t="s">
+        <v>504</v>
+      </c>
+      <c r="D78" t="s">
+        <v>505</v>
+      </c>
+      <c r="E78" t="s">
+        <v>20</v>
+      </c>
+      <c r="F78" t="s">
+        <v>145</v>
+      </c>
+      <c r="G78" t="s">
+        <v>22</v>
+      </c>
+      <c r="H78">
+        <v>2017</v>
+      </c>
+      <c r="I78">
+        <v>2021</v>
+      </c>
+      <c r="J78" t="s">
+        <v>506</v>
+      </c>
+      <c r="K78" t="s">
+        <v>507</v>
+      </c>
+      <c r="L78" t="s">
         <v>508</v>
       </c>
-      <c r="B78" t="s">
+      <c r="M78" t="s">
         <v>509</v>
       </c>
-      <c r="C78" t="s">
+      <c r="N78" t="s">
+        <v>36</v>
+      </c>
+      <c r="O78" t="s">
         <v>510</v>
       </c>
-      <c r="D78" t="s">
-[...22 lines deleted...]
-      <c r="M78" t="s">
+      <c r="P78" t="s">
         <v>511</v>
-      </c>
-[...7 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>512</v>
+      </c>
+      <c r="B79" t="s">
+        <v>513</v>
+      </c>
+      <c r="C79" t="s">
         <v>514</v>
       </c>
-      <c r="B79" t="s">
+      <c r="D79" t="s">
+        <v>144</v>
+      </c>
+      <c r="E79" t="s">
+        <v>42</v>
+      </c>
+      <c r="F79" t="s">
+        <v>145</v>
+      </c>
+      <c r="G79" t="s">
+        <v>154</v>
+      </c>
+      <c r="H79"/>
+      <c r="I79"/>
+      <c r="J79" t="s">
+        <v>210</v>
+      </c>
+      <c r="K79" t="s">
+        <v>34</v>
+      </c>
+      <c r="L79" t="s">
+        <v>146</v>
+      </c>
+      <c r="M79" t="s">
         <v>515</v>
       </c>
-      <c r="C79" t="s">
+      <c r="N79" t="s">
+        <v>27</v>
+      </c>
+      <c r="O79" t="s">
         <v>516</v>
       </c>
-      <c r="D79" t="s">
-[...23 lines deleted...]
-      <c r="L79" t="s">
+      <c r="P79" t="s">
         <v>517</v>
-      </c>
-[...10 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="B80" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="C80" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="D80" t="s">
         <v>61</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
-        <v>43</v>
+        <v>145</v>
       </c>
       <c r="G80" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H80">
-        <v>2007</v>
-[...1 lines deleted...]
-      <c r="I80"/>
+        <v>2013</v>
+      </c>
+      <c r="I80">
+        <v>2015</v>
+      </c>
       <c r="J80" t="s">
-        <v>310</v>
+        <v>217</v>
       </c>
       <c r="K80" t="s">
         <v>34</v>
       </c>
       <c r="L80" t="s">
+        <v>521</v>
+      </c>
+      <c r="M80" t="s">
+        <v>522</v>
+      </c>
+      <c r="N80" t="s">
+        <v>27</v>
+      </c>
+      <c r="O80" t="s">
+        <v>523</v>
+      </c>
+      <c r="P80" t="s">
         <v>524</v>
-      </c>
-[...10 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="B81" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="C81" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="D81" t="s">
         <v>61</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
-        <v>134</v>
+        <v>43</v>
       </c>
       <c r="G81" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H81">
-        <v>2019</v>
+        <v>2007</v>
       </c>
       <c r="I81"/>
       <c r="J81" t="s">
-        <v>72</v>
+        <v>314</v>
       </c>
       <c r="K81" t="s">
         <v>34</v>
       </c>
       <c r="L81" t="s">
+        <v>528</v>
+      </c>
+      <c r="M81" t="s">
+        <v>529</v>
+      </c>
+      <c r="N81" t="s">
+        <v>27</v>
+      </c>
+      <c r="O81" t="s">
+        <v>530</v>
+      </c>
+      <c r="P81" t="s">
         <v>531</v>
-      </c>
-[...10 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="B82" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="C82" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="D82" t="s">
-        <v>538</v>
+        <v>61</v>
       </c>
       <c r="E82" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F82" t="s">
-        <v>43</v>
+        <v>145</v>
       </c>
       <c r="G82" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H82">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I82"/>
       <c r="J82" t="s">
-        <v>458</v>
+        <v>84</v>
       </c>
       <c r="K82" t="s">
         <v>34</v>
       </c>
-      <c r="L82"/>
+      <c r="L82" t="s">
+        <v>535</v>
+      </c>
       <c r="M82" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="P82" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>539</v>
+      </c>
+      <c r="B83" t="s">
+        <v>540</v>
+      </c>
+      <c r="C83" t="s">
+        <v>541</v>
+      </c>
+      <c r="D83" t="s">
         <v>542</v>
       </c>
-      <c r="B83" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E83" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F83" t="s">
         <v>43</v>
       </c>
       <c r="G83" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H83">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I83"/>
       <c r="J83" t="s">
-        <v>79</v>
+        <v>462</v>
       </c>
       <c r="K83" t="s">
         <v>34</v>
       </c>
-      <c r="L83" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L83"/>
       <c r="M83" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83" t="s">
+        <v>544</v>
+      </c>
+      <c r="P83" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>546</v>
+      </c>
+      <c r="B84" t="s">
         <v>547</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" t="s">
+        <v>541</v>
+      </c>
+      <c r="D84" t="s">
         <v>548</v>
       </c>
-      <c r="C84" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E84" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F84" t="s">
         <v>43</v>
       </c>
       <c r="G84" t="s">
         <v>22</v>
       </c>
       <c r="H84">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="I84">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="J84" t="s">
-        <v>167</v>
+        <v>91</v>
       </c>
       <c r="K84" t="s">
         <v>34</v>
       </c>
       <c r="L84" t="s">
+        <v>25</v>
+      </c>
+      <c r="M84" t="s">
+        <v>543</v>
+      </c>
+      <c r="N84" t="s">
+        <v>27</v>
+      </c>
+      <c r="O84" t="s">
         <v>549</v>
       </c>
-      <c r="M84" t="s">
-[...5 lines deleted...]
-      <c r="O84" t="s">
+      <c r="P84" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>551</v>
+      </c>
+      <c r="B85" t="s">
         <v>552</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" t="s">
-        <v>553</v>
+        <v>300</v>
       </c>
       <c r="D85" t="s">
         <v>61</v>
       </c>
       <c r="E85" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F85" t="s">
         <v>43</v>
       </c>
       <c r="G85" t="s">
         <v>22</v>
       </c>
       <c r="H85">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="I85">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="J85" t="s">
-        <v>72</v>
+        <v>178</v>
       </c>
       <c r="K85" t="s">
         <v>34</v>
       </c>
-      <c r="L85"/>
+      <c r="L85" t="s">
+        <v>553</v>
+      </c>
       <c r="M85" t="s">
+        <v>308</v>
+      </c>
+      <c r="N85" t="s">
+        <v>27</v>
+      </c>
+      <c r="O85" t="s">
         <v>554</v>
       </c>
-      <c r="N85" t="s">
-[...2 lines deleted...]
-      <c r="O85" t="s">
+      <c r="P85" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>556</v>
+      </c>
+      <c r="B86" t="s">
+        <v>342</v>
+      </c>
+      <c r="C86" t="s">
         <v>557</v>
-      </c>
-[...4 lines deleted...]
-        <v>553</v>
       </c>
       <c r="D86" t="s">
         <v>61</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
       <c r="F86" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G86" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H86">
         <v>2015</v>
       </c>
-      <c r="I86"/>
+      <c r="I86">
+        <v>2019</v>
+      </c>
       <c r="J86" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="K86" t="s">
         <v>34</v>
       </c>
       <c r="L86"/>
       <c r="M86" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="N86" t="s">
         <v>27</v>
       </c>
       <c r="O86" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="P86" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="B87" t="s">
-        <v>560</v>
+        <v>342</v>
       </c>
       <c r="C87" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="D87" t="s">
         <v>61</v>
       </c>
       <c r="E87" t="s">
         <v>20</v>
       </c>
       <c r="F87" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G87" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H87">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="I87"/>
       <c r="J87" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="K87" t="s">
         <v>34</v>
       </c>
       <c r="L87"/>
       <c r="M87" t="s">
+        <v>558</v>
+      </c>
+      <c r="N87" t="s">
+        <v>27</v>
+      </c>
+      <c r="O87" t="s">
         <v>562</v>
       </c>
-      <c r="N87" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P87" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>563</v>
+      </c>
+      <c r="B88" t="s">
+        <v>564</v>
+      </c>
+      <c r="C88" t="s">
         <v>565</v>
       </c>
-      <c r="B88" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D88" t="s">
-        <v>567</v>
+        <v>61</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="G88" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H88">
         <v>2019</v>
       </c>
       <c r="I88"/>
       <c r="J88" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="K88" t="s">
         <v>34</v>
       </c>
       <c r="L88"/>
       <c r="M88" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="N88" t="s">
         <v>27</v>
       </c>
       <c r="O88" t="s">
+        <v>567</v>
+      </c>
+      <c r="P88" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>569</v>
+      </c>
+      <c r="B89" t="s">
         <v>570</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" t="s">
+        <v>565</v>
+      </c>
+      <c r="D89" t="s">
         <v>571</v>
       </c>
-      <c r="C89" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
       <c r="F89" t="s">
-        <v>43</v>
+        <v>145</v>
       </c>
       <c r="G89" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H89">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="I89"/>
       <c r="J89" t="s">
-        <v>44</v>
+        <v>84</v>
       </c>
       <c r="K89" t="s">
         <v>34</v>
       </c>
       <c r="L89"/>
       <c r="M89" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
       <c r="N89" t="s">
         <v>27</v>
       </c>
       <c r="O89" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="P89" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>574</v>
+      </c>
+      <c r="B90" t="s">
+        <v>575</v>
+      </c>
+      <c r="C90" t="s">
+        <v>576</v>
+      </c>
+      <c r="D90" t="s">
         <v>577</v>
       </c>
-      <c r="B90" t="s">
+      <c r="E90" t="s">
+        <v>20</v>
+      </c>
+      <c r="F90" t="s">
+        <v>43</v>
+      </c>
+      <c r="G90" t="s">
+        <v>83</v>
+      </c>
+      <c r="H90">
+        <v>2018</v>
+      </c>
+      <c r="I90"/>
+      <c r="J90" t="s">
+        <v>44</v>
+      </c>
+      <c r="K90" t="s">
+        <v>34</v>
+      </c>
+      <c r="L90"/>
+      <c r="M90" t="s">
         <v>578</v>
       </c>
-      <c r="C90" t="s">
+      <c r="N90" t="s">
+        <v>27</v>
+      </c>
+      <c r="O90" t="s">
         <v>579</v>
       </c>
-      <c r="D90" t="s">
-[...23 lines deleted...]
-      <c r="L90" t="s">
+      <c r="P90" t="s">
         <v>580</v>
-      </c>
-[...10 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>581</v>
+      </c>
+      <c r="B91" t="s">
+        <v>582</v>
+      </c>
+      <c r="C91" t="s">
+        <v>583</v>
+      </c>
+      <c r="D91" t="s">
+        <v>61</v>
+      </c>
+      <c r="E91" t="s">
+        <v>20</v>
+      </c>
+      <c r="F91" t="s">
+        <v>145</v>
+      </c>
+      <c r="G91" t="s">
+        <v>22</v>
+      </c>
+      <c r="H91">
+        <v>2007</v>
+      </c>
+      <c r="I91">
+        <v>2018</v>
+      </c>
+      <c r="J91" t="s">
+        <v>91</v>
+      </c>
+      <c r="K91" t="s">
+        <v>34</v>
+      </c>
+      <c r="L91" t="s">
         <v>584</v>
       </c>
-      <c r="B91" t="s">
+      <c r="M91" t="s">
         <v>585</v>
       </c>
-      <c r="C91" t="s">
-[...24 lines deleted...]
-      <c r="L91" t="s">
+      <c r="N91" t="s">
+        <v>27</v>
+      </c>
+      <c r="O91" t="s">
         <v>586</v>
       </c>
-      <c r="M91" t="s">
-[...5 lines deleted...]
-      <c r="O91" t="s">
+      <c r="P91" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>588</v>
+      </c>
+      <c r="B92" t="s">
         <v>589</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" t="s">
-        <v>451</v>
+        <v>189</v>
       </c>
       <c r="D92" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="E92" t="s">
         <v>42</v>
       </c>
       <c r="F92" t="s">
-        <v>234</v>
+        <v>145</v>
       </c>
       <c r="G92" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H92">
-        <v>2000</v>
-[...1 lines deleted...]
-      <c r="I92">
         <v>2020</v>
       </c>
+      <c r="I92"/>
       <c r="J92" t="s">
-        <v>310</v>
+        <v>63</v>
       </c>
       <c r="K92" t="s">
         <v>34</v>
       </c>
       <c r="L92" t="s">
-        <v>449</v>
+        <v>590</v>
       </c>
       <c r="M92" t="s">
+        <v>192</v>
+      </c>
+      <c r="N92" t="s">
+        <v>27</v>
+      </c>
+      <c r="O92" t="s">
         <v>591</v>
       </c>
-      <c r="N92" t="s">
-[...2 lines deleted...]
-      <c r="O92" t="s">
+      <c r="P92" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>593</v>
+      </c>
+      <c r="B93" t="s">
         <v>594</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="D93" t="s">
-        <v>465</v>
+        <v>61</v>
       </c>
       <c r="E93" t="s">
         <v>42</v>
       </c>
       <c r="F93" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="G93" t="s">
         <v>22</v>
       </c>
       <c r="H93">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="I93">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J93" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="K93" t="s">
         <v>34</v>
       </c>
       <c r="L93" t="s">
+        <v>453</v>
+      </c>
+      <c r="M93" t="s">
+        <v>595</v>
+      </c>
+      <c r="N93" t="s">
+        <v>27</v>
+      </c>
+      <c r="O93" t="s">
         <v>596</v>
       </c>
-      <c r="M93" t="s">
-[...5 lines deleted...]
-      <c r="O93" t="s">
+      <c r="P93" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>598</v>
+      </c>
+      <c r="B94" t="s">
         <v>599</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" t="s">
+        <v>455</v>
+      </c>
+      <c r="D94" t="s">
+        <v>469</v>
+      </c>
+      <c r="E94" t="s">
+        <v>42</v>
+      </c>
+      <c r="F94" t="s">
+        <v>238</v>
+      </c>
+      <c r="G94" t="s">
+        <v>22</v>
+      </c>
+      <c r="H94">
+        <v>2001</v>
+      </c>
+      <c r="I94">
+        <v>2015</v>
+      </c>
+      <c r="J94" t="s">
+        <v>314</v>
+      </c>
+      <c r="K94" t="s">
+        <v>34</v>
+      </c>
+      <c r="L94" t="s">
         <v>600</v>
       </c>
-      <c r="C94" t="s">
+      <c r="M94" t="s">
+        <v>595</v>
+      </c>
+      <c r="N94" t="s">
+        <v>27</v>
+      </c>
+      <c r="O94" t="s">
         <v>601</v>
       </c>
-      <c r="D94" t="s">
-[...22 lines deleted...]
-      <c r="M94" t="s">
+      <c r="P94" t="s">
         <v>602</v>
-      </c>
-[...7 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>603</v>
+      </c>
+      <c r="B95" t="s">
+        <v>604</v>
+      </c>
+      <c r="C95" t="s">
         <v>605</v>
-      </c>
-[...4 lines deleted...]
-        <v>451</v>
       </c>
       <c r="D95" t="s">
         <v>61</v>
       </c>
       <c r="E95" t="s">
         <v>20</v>
       </c>
       <c r="F95" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G95" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H95">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="I95"/>
       <c r="J95" t="s">
-        <v>310</v>
+        <v>91</v>
       </c>
       <c r="K95" t="s">
         <v>34</v>
       </c>
-      <c r="L95" t="s">
+      <c r="L95"/>
+      <c r="M95" t="s">
+        <v>606</v>
+      </c>
+      <c r="N95" t="s">
+        <v>27</v>
+      </c>
+      <c r="O95" t="s">
         <v>607</v>
       </c>
-      <c r="M95" t="s">
-[...5 lines deleted...]
-      <c r="O95" t="s">
+      <c r="P95" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>609</v>
+      </c>
+      <c r="B96" t="s">
         <v>610</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" t="s">
+        <v>455</v>
+      </c>
+      <c r="D96" t="s">
+        <v>61</v>
+      </c>
+      <c r="E96" t="s">
+        <v>20</v>
+      </c>
+      <c r="F96" t="s">
+        <v>145</v>
+      </c>
+      <c r="G96" t="s">
+        <v>83</v>
+      </c>
+      <c r="H96">
+        <v>2012</v>
+      </c>
+      <c r="I96"/>
+      <c r="J96" t="s">
+        <v>314</v>
+      </c>
+      <c r="K96" t="s">
+        <v>34</v>
+      </c>
+      <c r="L96" t="s">
         <v>611</v>
       </c>
-      <c r="C96" t="s">
-[...26 lines deleted...]
-      <c r="L96" t="s">
+      <c r="M96" t="s">
+        <v>456</v>
+      </c>
+      <c r="N96" t="s">
+        <v>27</v>
+      </c>
+      <c r="O96" t="s">
         <v>612</v>
       </c>
-      <c r="M96" t="s">
-[...5 lines deleted...]
-      <c r="O96" t="s">
+      <c r="P96" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>614</v>
+      </c>
+      <c r="B97" t="s">
         <v>615</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" t="s">
+        <v>455</v>
+      </c>
+      <c r="D97" t="s">
+        <v>469</v>
+      </c>
+      <c r="E97" t="s">
+        <v>20</v>
+      </c>
+      <c r="F97" t="s">
+        <v>145</v>
+      </c>
+      <c r="G97" t="s">
+        <v>22</v>
+      </c>
+      <c r="H97">
+        <v>2008</v>
+      </c>
+      <c r="I97">
+        <v>2014</v>
+      </c>
+      <c r="J97" t="s">
+        <v>293</v>
+      </c>
+      <c r="K97" t="s">
+        <v>34</v>
+      </c>
+      <c r="L97" t="s">
         <v>616</v>
       </c>
-      <c r="C97" t="s">
+      <c r="M97" t="s">
+        <v>456</v>
+      </c>
+      <c r="N97" t="s">
+        <v>27</v>
+      </c>
+      <c r="O97" t="s">
         <v>617</v>
       </c>
-      <c r="D97" t="s">
+      <c r="P97" t="s">
         <v>618</v>
-      </c>
-[...30 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>619</v>
+      </c>
+      <c r="B98" t="s">
+        <v>620</v>
+      </c>
+      <c r="C98" t="s">
+        <v>621</v>
+      </c>
+      <c r="D98" t="s">
         <v>622</v>
       </c>
-      <c r="B98" t="s">
+      <c r="E98" t="s">
+        <v>20</v>
+      </c>
+      <c r="F98" t="s">
+        <v>43</v>
+      </c>
+      <c r="G98" t="s">
+        <v>83</v>
+      </c>
+      <c r="H98">
+        <v>2017</v>
+      </c>
+      <c r="I98"/>
+      <c r="J98" t="s">
+        <v>63</v>
+      </c>
+      <c r="K98" t="s">
+        <v>24</v>
+      </c>
+      <c r="L98"/>
+      <c r="M98" t="s">
         <v>623</v>
       </c>
-      <c r="C98" t="s">
-[...26 lines deleted...]
-      <c r="L98" t="s">
+      <c r="N98" t="s">
+        <v>36</v>
+      </c>
+      <c r="O98" t="s">
         <v>624</v>
       </c>
-      <c r="M98" t="s">
-[...5 lines deleted...]
-      <c r="O98" t="s">
+      <c r="P98" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>626</v>
+      </c>
+      <c r="B99" t="s">
         <v>627</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" t="s">
+        <v>161</v>
+      </c>
+      <c r="D99" t="s">
+        <v>61</v>
+      </c>
+      <c r="E99" t="s">
+        <v>20</v>
+      </c>
+      <c r="F99" t="s">
+        <v>21</v>
+      </c>
+      <c r="G99" t="s">
+        <v>22</v>
+      </c>
+      <c r="H99">
+        <v>2007</v>
+      </c>
+      <c r="I99">
+        <v>2015</v>
+      </c>
+      <c r="J99" t="s">
+        <v>164</v>
+      </c>
+      <c r="K99" t="s">
+        <v>34</v>
+      </c>
+      <c r="L99" t="s">
         <v>628</v>
       </c>
-      <c r="C99" t="s">
+      <c r="M99" t="s">
+        <v>165</v>
+      </c>
+      <c r="N99" t="s">
+        <v>27</v>
+      </c>
+      <c r="O99" t="s">
         <v>629</v>
       </c>
-      <c r="D99" t="s">
-[...15 lines deleted...]
-      <c r="J99" t="s">
+      <c r="P99" t="s">
         <v>630</v>
-      </c>
-[...16 lines deleted...]
-        <v>634</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B100" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="C100" t="s">
-        <v>105</v>
+        <v>633</v>
       </c>
       <c r="D100" t="s">
-        <v>106</v>
+        <v>69</v>
       </c>
       <c r="E100" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F100" t="s">
-        <v>21</v>
+        <v>238</v>
       </c>
       <c r="G100" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H100">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="I100"/>
       <c r="J100" t="s">
-        <v>107</v>
+        <v>634</v>
       </c>
       <c r="K100" t="s">
         <v>34</v>
       </c>
-      <c r="L100"/>
-      <c r="M100"/>
+      <c r="L100" t="s">
+        <v>635</v>
+      </c>
+      <c r="M100" t="s">
+        <v>636</v>
+      </c>
       <c r="N100" t="s">
         <v>27</v>
       </c>
       <c r="O100" t="s">
         <v>637</v>
       </c>
       <c r="P100" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>639</v>
       </c>
       <c r="B101" t="s">
         <v>640</v>
       </c>
       <c r="C101" t="s">
+        <v>117</v>
+      </c>
+      <c r="D101" t="s">
+        <v>118</v>
+      </c>
+      <c r="E101" t="s">
+        <v>20</v>
+      </c>
+      <c r="F101" t="s">
+        <v>21</v>
+      </c>
+      <c r="G101" t="s">
+        <v>83</v>
+      </c>
+      <c r="H101">
+        <v>2021</v>
+      </c>
+      <c r="I101"/>
+      <c r="J101" t="s">
+        <v>119</v>
+      </c>
+      <c r="K101" t="s">
+        <v>34</v>
+      </c>
+      <c r="L101"/>
+      <c r="M101"/>
+      <c r="N101" t="s">
+        <v>27</v>
+      </c>
+      <c r="O101" t="s">
         <v>641</v>
       </c>
-      <c r="D101" t="s">
-[...23 lines deleted...]
-      <c r="L101" t="s">
+      <c r="P101" t="s">
         <v>642</v>
-      </c>
-[...10 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>643</v>
+      </c>
+      <c r="B102" t="s">
+        <v>644</v>
+      </c>
+      <c r="C102" t="s">
+        <v>645</v>
+      </c>
+      <c r="D102" t="s">
+        <v>61</v>
+      </c>
+      <c r="E102" t="s">
+        <v>20</v>
+      </c>
+      <c r="F102" t="s">
+        <v>145</v>
+      </c>
+      <c r="G102" t="s">
+        <v>22</v>
+      </c>
+      <c r="H102">
+        <v>2007</v>
+      </c>
+      <c r="I102">
+        <v>2012</v>
+      </c>
+      <c r="J102" t="s">
+        <v>91</v>
+      </c>
+      <c r="K102" t="s">
+        <v>34</v>
+      </c>
+      <c r="L102" t="s">
         <v>646</v>
       </c>
-      <c r="B102" t="s">
+      <c r="M102" t="s">
         <v>647</v>
       </c>
-      <c r="C102" t="s">
+      <c r="N102" t="s">
+        <v>27</v>
+      </c>
+      <c r="O102" t="s">
         <v>648</v>
       </c>
-      <c r="D102" t="s">
-[...21 lines deleted...]
-      <c r="L102" t="s">
+      <c r="P102" t="s">
         <v>649</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="B103" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="C103" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="D103" t="s">
-        <v>123</v>
+        <v>69</v>
       </c>
       <c r="E103" t="s">
         <v>42</v>
       </c>
       <c r="F103" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G103" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H103">
         <v>2015</v>
       </c>
       <c r="I103"/>
       <c r="J103" t="s">
-        <v>318</v>
+        <v>293</v>
       </c>
       <c r="K103" t="s">
         <v>34</v>
       </c>
       <c r="L103" t="s">
+        <v>653</v>
+      </c>
+      <c r="M103" t="s">
+        <v>654</v>
+      </c>
+      <c r="N103" t="s">
+        <v>27</v>
+      </c>
+      <c r="O103" t="s">
         <v>655</v>
       </c>
-      <c r="M103" t="s">
-[...5 lines deleted...]
-      <c r="O103" t="s">
+      <c r="P103" t="s">
         <v>656</v>
-      </c>
-[...1 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>657</v>
+      </c>
+      <c r="B104" t="s">
         <v>658</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="D104" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="E104" t="s">
         <v>42</v>
       </c>
       <c r="F104" t="s">
         <v>43</v>
       </c>
       <c r="G104" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H104">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I104"/>
       <c r="J104" t="s">
-        <v>289</v>
+        <v>322</v>
       </c>
       <c r="K104" t="s">
         <v>34</v>
       </c>
       <c r="L104" t="s">
+        <v>659</v>
+      </c>
+      <c r="M104" t="s">
+        <v>654</v>
+      </c>
+      <c r="N104" t="s">
+        <v>27</v>
+      </c>
+      <c r="O104" t="s">
         <v>660</v>
       </c>
-      <c r="M104" t="s">
-[...5 lines deleted...]
-      <c r="O104" t="s">
+      <c r="P104" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>662</v>
+      </c>
+      <c r="B105" t="s">
         <v>663</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="D105" t="s">
         <v>61</v>
       </c>
       <c r="E105" t="s">
         <v>42</v>
       </c>
       <c r="F105" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G105" t="s">
         <v>22</v>
       </c>
       <c r="H105">
-        <v>2011</v>
+        <v>2002</v>
       </c>
       <c r="I105">
         <v>2021</v>
       </c>
       <c r="J105" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="K105" t="s">
         <v>34</v>
       </c>
       <c r="L105" t="s">
+        <v>664</v>
+      </c>
+      <c r="M105" t="s">
+        <v>654</v>
+      </c>
+      <c r="N105" t="s">
+        <v>27</v>
+      </c>
+      <c r="O105" t="s">
         <v>665</v>
       </c>
-      <c r="M105" t="s">
-[...5 lines deleted...]
-      <c r="O105" t="s">
+      <c r="P105" t="s">
         <v>666</v>
-      </c>
-[...1 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>667</v>
+      </c>
+      <c r="B106" t="s">
         <v>668</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" t="s">
-        <v>670</v>
+        <v>652</v>
       </c>
       <c r="D106" t="s">
-        <v>133</v>
+        <v>61</v>
       </c>
       <c r="E106" t="s">
         <v>42</v>
       </c>
       <c r="F106" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G106" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H106">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I106"/>
+        <v>2011</v>
+      </c>
+      <c r="I106">
+        <v>2021</v>
+      </c>
       <c r="J106" t="s">
-        <v>206</v>
+        <v>293</v>
       </c>
       <c r="K106" t="s">
         <v>34</v>
       </c>
       <c r="L106" t="s">
-        <v>135</v>
+        <v>669</v>
       </c>
       <c r="M106" t="s">
+        <v>654</v>
+      </c>
+      <c r="N106" t="s">
+        <v>27</v>
+      </c>
+      <c r="O106" t="s">
+        <v>670</v>
+      </c>
+      <c r="P106" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>672</v>
+      </c>
+      <c r="B107" t="s">
+        <v>673</v>
+      </c>
+      <c r="C107" t="s">
         <v>674</v>
       </c>
-      <c r="B107" t="s">
+      <c r="D107" t="s">
+        <v>144</v>
+      </c>
+      <c r="E107" t="s">
+        <v>42</v>
+      </c>
+      <c r="F107" t="s">
+        <v>145</v>
+      </c>
+      <c r="G107" t="s">
+        <v>83</v>
+      </c>
+      <c r="H107">
+        <v>2016</v>
+      </c>
+      <c r="I107"/>
+      <c r="J107" t="s">
+        <v>217</v>
+      </c>
+      <c r="K107" t="s">
+        <v>34</v>
+      </c>
+      <c r="L107" t="s">
+        <v>146</v>
+      </c>
+      <c r="M107" t="s">
         <v>675</v>
       </c>
-      <c r="C107" t="s">
+      <c r="N107" t="s">
+        <v>27</v>
+      </c>
+      <c r="O107" t="s">
         <v>676</v>
       </c>
-      <c r="D107" t="s">
-[...23 lines deleted...]
-      <c r="L107" t="s">
+      <c r="P107" t="s">
         <v>677</v>
-      </c>
-[...10 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="B108" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="C108" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="D108" t="s">
         <v>61</v>
       </c>
       <c r="E108" t="s">
         <v>20</v>
       </c>
       <c r="F108" t="s">
-        <v>21</v>
+        <v>145</v>
       </c>
       <c r="G108" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H108">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I108"/>
+        <v>2013</v>
+      </c>
+      <c r="I108">
+        <v>2020</v>
+      </c>
       <c r="J108" t="s">
-        <v>72</v>
+        <v>155</v>
       </c>
       <c r="K108" t="s">
         <v>34</v>
       </c>
       <c r="L108" t="s">
+        <v>681</v>
+      </c>
+      <c r="M108" t="s">
+        <v>682</v>
+      </c>
+      <c r="N108" t="s">
+        <v>27</v>
+      </c>
+      <c r="O108" t="s">
+        <v>683</v>
+      </c>
+      <c r="P108" t="s">
         <v>684</v>
-      </c>
-[...10 lines deleted...]
-        <v>687</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="B109" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="C109" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="D109" t="s">
         <v>61</v>
       </c>
       <c r="E109" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F109" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G109" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H109">
-        <v>2008</v>
-[...1 lines deleted...]
-      <c r="I109">
         <v>2011</v>
       </c>
+      <c r="I109"/>
       <c r="J109" t="s">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="K109" t="s">
         <v>34</v>
       </c>
       <c r="L109" t="s">
+        <v>688</v>
+      </c>
+      <c r="M109" t="s">
+        <v>689</v>
+      </c>
+      <c r="N109" t="s">
+        <v>27</v>
+      </c>
+      <c r="O109" t="s">
         <v>690</v>
       </c>
-      <c r="M109" t="s">
-[...5 lines deleted...]
-      <c r="O109" t="s">
+      <c r="P109" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>692</v>
+      </c>
+      <c r="B110" t="s">
         <v>693</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" t="s">
-        <v>695</v>
+        <v>687</v>
       </c>
       <c r="D110" t="s">
         <v>61</v>
       </c>
       <c r="E110" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F110" t="s">
-        <v>134</v>
+        <v>43</v>
       </c>
       <c r="G110" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H110">
+        <v>2008</v>
+      </c>
+      <c r="I110">
         <v>2011</v>
       </c>
-      <c r="I110"/>
       <c r="J110" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="K110" t="s">
         <v>34</v>
       </c>
       <c r="L110" t="s">
+        <v>694</v>
+      </c>
+      <c r="M110" t="s">
+        <v>689</v>
+      </c>
+      <c r="N110" t="s">
+        <v>27</v>
+      </c>
+      <c r="O110" t="s">
+        <v>695</v>
+      </c>
+      <c r="P110" t="s">
         <v>696</v>
-      </c>
-[...10 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>697</v>
+      </c>
+      <c r="B111" t="s">
+        <v>698</v>
+      </c>
+      <c r="C111" t="s">
+        <v>699</v>
+      </c>
+      <c r="D111" t="s">
+        <v>61</v>
+      </c>
+      <c r="E111" t="s">
+        <v>20</v>
+      </c>
+      <c r="F111" t="s">
+        <v>145</v>
+      </c>
+      <c r="G111" t="s">
+        <v>83</v>
+      </c>
+      <c r="H111">
+        <v>2011</v>
+      </c>
+      <c r="I111"/>
+      <c r="J111" t="s">
+        <v>44</v>
+      </c>
+      <c r="K111" t="s">
+        <v>34</v>
+      </c>
+      <c r="L111" t="s">
         <v>700</v>
       </c>
-      <c r="B111" t="s">
+      <c r="M111" t="s">
         <v>701</v>
       </c>
-      <c r="C111" t="s">
+      <c r="N111" t="s">
+        <v>36</v>
+      </c>
+      <c r="O111" t="s">
         <v>702</v>
       </c>
-      <c r="D111" t="s">
+      <c r="P111" t="s">
         <v>703</v>
       </c>
-      <c r="E111" t="s">
-[...5 lines deleted...]
-      <c r="G111" t="s">
+    </row>
+    <row r="112" spans="1:16">
+      <c r="A112" t="s">
+        <v>704</v>
+      </c>
+      <c r="B112" t="s">
+        <v>705</v>
+      </c>
+      <c r="C112" t="s">
+        <v>706</v>
+      </c>
+      <c r="D112" t="s">
+        <v>707</v>
+      </c>
+      <c r="E112" t="s">
+        <v>20</v>
+      </c>
+      <c r="F112" t="s">
+        <v>145</v>
+      </c>
+      <c r="G112" t="s">
         <v>22</v>
       </c>
-      <c r="H111">
+      <c r="H112">
         <v>2012</v>
       </c>
-      <c r="I111">
+      <c r="I112">
         <v>2014</v>
       </c>
-      <c r="J111" t="s">
-[...18 lines deleted...]
-        <v>707</v>
+      <c r="J112" t="s">
+        <v>314</v>
+      </c>
+      <c r="K112" t="s">
+        <v>34</v>
+      </c>
+      <c r="L112" t="s">
+        <v>708</v>
+      </c>
+      <c r="M112" t="s">
+        <v>709</v>
+      </c>
+      <c r="N112" t="s">
+        <v>27</v>
+      </c>
+      <c r="O112" t="s">
+        <v>710</v>
+      </c>
+      <c r="P112" t="s">
+        <v>711</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">