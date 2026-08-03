--- v2 (2026-02-03)
+++ v3 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="304">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,246 +104,261 @@
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>U.S. Department of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/10-cfr-430-energy-conservation-program-consumer-products</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/current/title-10/chapter-II/subchapter-D/part-430</t>
   </si>
   <si>
-    <t>CEL-025. Household and Similar Microwave Ovens</t>
-[...14 lines deleted...]
-    <t>July 2021</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
-    <t>GB-T 18800-2008 CCEC-T09-2006 GB 24849-2010 GB 4706.21</t>
-[...144 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>CEL-025. Household and Similar Microwave Ovens</t>
+  </si>
+  <si>
+    <t>Applies to microwaves with rated input power lower than 2500W and uses the electro-magnetic power in ISM frequency range 2450MHz and resistance heating element to heat including microwave ovens with single microwave function and with barbecue and hot wind convection function. Does not apply to commercial and industrial microwave ovens or ovens with ventilators.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Microwaves</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>July 2021</t>
+  </si>
+  <si>
+    <t>GB-T 18800-2008 CCEC-T09-2006 GB 24849-2010 GB 4706.21</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/cel-025-household-and-similar-microwave-ovens</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2019/09/%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Microwave Ovens</t>
+  </si>
+  <si>
+    <t>A household microwave oven with nameplate outputpower of power supply less than equal to 2,000W</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/e-standby-power-program-microwave-ovens</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100300.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Label Qualified Microwave Oven; No. En-Tech 10105012081</t>
+  </si>
+  <si>
+    <t>Household and combination microwave ovens which meet the requirements of CNS 3765-25 - Safety of household and similar electrical appliances - Part 2: Particular requirements for microwave ovens and obtain the Certificate for Registration of Product Certification or the Type Approval Certificate from the Bureau of Standards Metrology and Inspection; of the Ministry of Economic Affairs</t>
+  </si>
+  <si>
+    <t>Taiwan of China</t>
+  </si>
+  <si>
+    <t>August 2018</t>
+  </si>
+  <si>
+    <t>IEC 60705: 2010 Edition 4.0 and IEC 62301:2011 Edition 2.0</t>
+  </si>
+  <si>
+    <t>Bureau of Energy, Ministry of Economic Affairs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-criteria-and-labeling-method-label-qualified-microwave-oven-no-en-tech</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=48</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Label No5 for Microwaves</t>
+  </si>
+  <si>
+    <t>This program covers microwave oven types: single and multi-functions</t>
+  </si>
+  <si>
+    <t>Thailand</t>
+  </si>
+  <si>
+    <t>December 2023</t>
+  </si>
+  <si>
+    <t>IEC 60705</t>
+  </si>
+  <si>
+    <t>Electricity Generating Authority Thailand (EGAT)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-label-no5-microwaves</t>
+  </si>
+  <si>
+    <t>http://labelno5.egat.co.th/new58/wp-content/uploads/2019/shortforweb/microwave.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
@@ -1297,51 +1312,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P39"/>
+  <dimension ref="A1:P40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="563.862" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="111.973" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1427,1810 +1442,1858 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3"/>
+      <c r="C3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H3">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="I3">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="J3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K3" t="s">
+        <v>34</v>
+      </c>
+      <c r="L3" t="s">
         <v>35</v>
       </c>
-      <c r="K3" t="s">
+      <c r="M3" t="s">
         <v>36</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
+        <v>27</v>
+      </c>
+      <c r="O3" t="s">
         <v>37</v>
       </c>
-      <c r="M3" t="s">
+      <c r="P3" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D4" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N4" t="s">
+        <v>27</v>
+      </c>
+      <c r="O4" t="s">
         <v>46</v>
       </c>
-      <c r="K4" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="P4" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
         <v>49</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G5" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H5">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I5"/>
+        <v>2011</v>
+      </c>
+      <c r="I5">
+        <v>2017</v>
+      </c>
       <c r="J5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K5" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="L5"/>
+        <v>34</v>
+      </c>
+      <c r="L5" t="s">
+        <v>53</v>
+      </c>
       <c r="M5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H6">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="K6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="L6"/>
-      <c r="M6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M6"/>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>62</v>
       </c>
       <c r="P6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" t="s">
         <v>64</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>65</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H7">
         <v>2013</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
+        <v>66</v>
+      </c>
+      <c r="K7" t="s">
+        <v>34</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7" t="s">
         <v>67</v>
       </c>
-      <c r="K7" t="s">
-[...2 lines deleted...]
-      <c r="L7" t="s">
+      <c r="N7" t="s">
+        <v>27</v>
+      </c>
+      <c r="O7" t="s">
         <v>68</v>
       </c>
-      <c r="M7" t="s">
+      <c r="P7" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>70</v>
+      </c>
+      <c r="B8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C8" t="s">
         <v>72</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
+        <v>50</v>
+      </c>
+      <c r="E8" t="s">
         <v>73</v>
       </c>
-      <c r="C8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="G8" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H8">
         <v>2009</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="K8" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B9" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C9" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="E9" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="H9">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I9"/>
       <c r="J9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="K9" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="L9" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M9" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B10" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C10" t="s">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="D10" t="s">
-        <v>88</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G10" t="s">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="H10">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
+        <v>75</v>
+      </c>
+      <c r="K10" t="s">
+        <v>34</v>
+      </c>
+      <c r="L10" t="s">
+        <v>89</v>
+      </c>
+      <c r="M10" t="s">
+        <v>76</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
         <v>90</v>
       </c>
-      <c r="K10" t="s">
-[...2 lines deleted...]
-      <c r="L10" t="s">
+      <c r="P10" t="s">
         <v>91</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B11" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C11" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D11" t="s">
-        <v>98</v>
+        <v>50</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F11" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="I11">
         <v>2019</v>
       </c>
       <c r="J11" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="K11" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="L11"/>
+        <v>34</v>
+      </c>
+      <c r="L11" t="s">
+        <v>96</v>
+      </c>
       <c r="M11" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="P11" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B12" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C12" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D12" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>104</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2008</v>
+        <v>2016</v>
       </c>
       <c r="I12">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="J12" t="s">
+        <v>43</v>
+      </c>
+      <c r="K12" t="s">
+        <v>105</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12" t="s">
+        <v>106</v>
+      </c>
+      <c r="N12" t="s">
+        <v>27</v>
+      </c>
+      <c r="O12" t="s">
+        <v>107</v>
+      </c>
+      <c r="P12" t="s">
         <v>108</v>
-      </c>
-[...16 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="B13" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>111</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>112</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>89</v>
+        <v>22</v>
       </c>
       <c r="H13">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="I13">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="J13" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="K13" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="L13" t="s">
+        <v>114</v>
+      </c>
+      <c r="M13" t="s">
+        <v>115</v>
+      </c>
+      <c r="N13" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O13" t="s">
         <v>117</v>
       </c>
       <c r="P13" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>119</v>
       </c>
       <c r="B14" t="s">
         <v>120</v>
       </c>
       <c r="C14" t="s">
-        <v>121</v>
+        <v>49</v>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="H14">
-        <v>1985</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>2010</v>
+      </c>
+      <c r="I14">
+        <v>2017</v>
+      </c>
       <c r="J14" t="s">
-        <v>67</v>
+        <v>113</v>
       </c>
       <c r="K14" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="L14" t="s">
+        <v>121</v>
+      </c>
+      <c r="M14" t="s">
+        <v>54</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
         <v>122</v>
       </c>
-      <c r="M14" t="s">
+      <c r="P14" t="s">
         <v>123</v>
-      </c>
-[...7 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>124</v>
+      </c>
+      <c r="B15" t="s">
+        <v>125</v>
+      </c>
+      <c r="C15" t="s">
         <v>126</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" t="s">
+        <v>73</v>
+      </c>
+      <c r="F15" t="s">
+        <v>21</v>
+      </c>
+      <c r="G15" t="s">
+        <v>60</v>
+      </c>
+      <c r="H15">
+        <v>1985</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15" t="s">
+        <v>82</v>
+      </c>
+      <c r="K15" t="s">
+        <v>34</v>
+      </c>
+      <c r="L15" t="s">
         <v>127</v>
       </c>
-      <c r="C15" t="s">
+      <c r="M15" t="s">
         <v>128</v>
       </c>
-      <c r="D15" t="s">
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
         <v>129</v>
       </c>
-      <c r="E15" t="s">
-[...14 lines deleted...]
-      <c r="J15" t="s">
+      <c r="P15" t="s">
         <v>130</v>
-      </c>
-[...16 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>131</v>
+      </c>
+      <c r="B16" t="s">
+        <v>132</v>
+      </c>
+      <c r="C16" t="s">
+        <v>133</v>
+      </c>
+      <c r="D16" t="s">
+        <v>134</v>
+      </c>
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
+        <v>104</v>
+      </c>
+      <c r="G16" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16">
+        <v>2013</v>
+      </c>
+      <c r="I16">
+        <v>2024</v>
+      </c>
+      <c r="J16" t="s">
         <v>135</v>
       </c>
-      <c r="B16" t="s">
+      <c r="K16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L16" t="s">
         <v>136</v>
       </c>
-      <c r="C16" t="s">
-[...24 lines deleted...]
-      <c r="L16"/>
       <c r="M16" t="s">
         <v>137</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
         <v>138</v>
       </c>
       <c r="P16" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>140</v>
       </c>
       <c r="B17" t="s">
         <v>141</v>
       </c>
       <c r="C17" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="D17" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F17" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="G17" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H17">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="K17" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>69</v>
+        <v>142</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="P17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C18" t="s">
-        <v>146</v>
+        <v>81</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F18" t="s">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="G18" t="s">
-        <v>147</v>
+        <v>60</v>
       </c>
       <c r="H18">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
+        <v>82</v>
+      </c>
+      <c r="K18" t="s">
+        <v>34</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18" t="s">
+        <v>84</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
+        <v>147</v>
+      </c>
+      <c r="P18" t="s">
         <v>148</v>
-      </c>
-[...16 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>149</v>
+      </c>
+      <c r="B19" t="s">
+        <v>150</v>
+      </c>
+      <c r="C19" t="s">
+        <v>151</v>
+      </c>
+      <c r="D19" t="s">
+        <v>50</v>
+      </c>
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" t="s">
+        <v>104</v>
+      </c>
+      <c r="G19" t="s">
         <v>152</v>
       </c>
-      <c r="B19" t="s">
-[...17 lines deleted...]
-      <c r="H19"/>
+      <c r="H19">
+        <v>2020</v>
+      </c>
       <c r="I19"/>
       <c r="J19" t="s">
+        <v>153</v>
+      </c>
+      <c r="K19" t="s">
+        <v>34</v>
+      </c>
+      <c r="L19" t="s">
+        <v>154</v>
+      </c>
+      <c r="M19" t="s">
+        <v>137</v>
+      </c>
+      <c r="N19" t="s">
+        <v>27</v>
+      </c>
+      <c r="O19" t="s">
+        <v>155</v>
+      </c>
+      <c r="P19" t="s">
         <v>156</v>
-      </c>
-[...16 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>157</v>
+      </c>
+      <c r="B20" t="s">
+        <v>158</v>
+      </c>
+      <c r="C20" t="s">
+        <v>159</v>
+      </c>
+      <c r="D20" t="s">
+        <v>50</v>
+      </c>
+      <c r="E20" t="s">
+        <v>73</v>
+      </c>
+      <c r="F20" t="s">
+        <v>51</v>
+      </c>
+      <c r="G20" t="s">
+        <v>160</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20" t="s">
         <v>161</v>
       </c>
-      <c r="B20" t="s">
+      <c r="K20" t="s">
+        <v>34</v>
+      </c>
+      <c r="L20" t="s">
         <v>162</v>
       </c>
-      <c r="C20" t="s">
+      <c r="M20" t="s">
         <v>163</v>
       </c>
-      <c r="D20" t="s">
-[...17 lines deleted...]
-      <c r="J20" t="s">
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" t="s">
         <v>164</v>
       </c>
-      <c r="K20" t="s">
-[...2 lines deleted...]
-      <c r="L20" t="s">
+      <c r="P20" t="s">
         <v>165</v>
-      </c>
-[...10 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B21" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C21" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I21">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="J21" t="s">
-        <v>60</v>
+        <v>169</v>
       </c>
       <c r="K21" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="L21" t="s">
+        <v>170</v>
+      </c>
+      <c r="M21" t="s">
+        <v>171</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
         <v>172</v>
       </c>
-      <c r="M21" t="s">
+      <c r="P21" t="s">
         <v>173</v>
-      </c>
-[...7 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>174</v>
+      </c>
+      <c r="B22" t="s">
+        <v>175</v>
+      </c>
+      <c r="C22" t="s">
         <v>176</v>
       </c>
-      <c r="B22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D22" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>21</v>
+        <v>104</v>
       </c>
       <c r="G22" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H22">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>2012</v>
+      </c>
+      <c r="I22">
+        <v>2014</v>
+      </c>
       <c r="J22" t="s">
+        <v>75</v>
+      </c>
+      <c r="K22" t="s">
+        <v>34</v>
+      </c>
+      <c r="L22" t="s">
+        <v>177</v>
+      </c>
+      <c r="M22" t="s">
+        <v>178</v>
+      </c>
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
         <v>179</v>
       </c>
-      <c r="K22" t="s">
-[...3 lines deleted...]
-      <c r="M22" t="s">
+      <c r="P22" t="s">
         <v>180</v>
-      </c>
-[...7 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>181</v>
+      </c>
+      <c r="B23" t="s">
+        <v>182</v>
+      </c>
+      <c r="C23" t="s">
         <v>183</v>
       </c>
-      <c r="B23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H23">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>60</v>
+        <v>184</v>
       </c>
       <c r="K23" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L23"/>
       <c r="M23" t="s">
-        <v>61</v>
+        <v>185</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="P23" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B24" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C24" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="D24" t="s">
-        <v>189</v>
+        <v>32</v>
       </c>
       <c r="E24" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>190</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H24">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
+        <v>75</v>
+      </c>
+      <c r="K24" t="s">
+        <v>34</v>
+      </c>
+      <c r="L24" t="s">
+        <v>89</v>
+      </c>
+      <c r="M24" t="s">
+        <v>76</v>
+      </c>
+      <c r="N24" t="s">
+        <v>27</v>
+      </c>
+      <c r="O24" t="s">
+        <v>190</v>
+      </c>
+      <c r="P24" t="s">
         <v>191</v>
-      </c>
-[...14 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>192</v>
+      </c>
+      <c r="B25" t="s">
+        <v>193</v>
+      </c>
+      <c r="C25" t="s">
+        <v>94</v>
+      </c>
+      <c r="D25" t="s">
+        <v>194</v>
+      </c>
+      <c r="E25" t="s">
+        <v>73</v>
+      </c>
+      <c r="F25" t="s">
         <v>195</v>
       </c>
-      <c r="B25" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G25" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H25">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>67</v>
+        <v>196</v>
       </c>
       <c r="K25" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L25" t="s">
+        <v>34</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25" t="s">
+        <v>197</v>
+      </c>
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
         <v>198</v>
       </c>
-      <c r="M25" t="s">
+      <c r="P25" t="s">
         <v>199</v>
-      </c>
-[...7 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>200</v>
+      </c>
+      <c r="B26" t="s">
+        <v>201</v>
+      </c>
+      <c r="C26" t="s">
+        <v>126</v>
+      </c>
+      <c r="D26" t="s">
         <v>202</v>
       </c>
-      <c r="B26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F26" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G26" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H26">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
+        <v>82</v>
+      </c>
+      <c r="K26" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26" t="s">
+        <v>203</v>
+      </c>
+      <c r="M26" t="s">
+        <v>204</v>
+      </c>
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" t="s">
         <v>205</v>
       </c>
-      <c r="K26" t="s">
-[...2 lines deleted...]
-      <c r="L26" t="s">
+      <c r="P26" t="s">
         <v>206</v>
-      </c>
-[...10 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="B27" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C27" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="D27" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F27" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="H27"/>
+        <v>60</v>
+      </c>
+      <c r="H27">
+        <v>2015</v>
+      </c>
       <c r="I27"/>
       <c r="J27" t="s">
+        <v>210</v>
+      </c>
+      <c r="K27" t="s">
+        <v>34</v>
+      </c>
+      <c r="L27" t="s">
+        <v>211</v>
+      </c>
+      <c r="M27" t="s">
+        <v>212</v>
+      </c>
+      <c r="N27" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" t="s">
+        <v>213</v>
+      </c>
+      <c r="P27" t="s">
         <v>214</v>
-      </c>
-[...16 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="B28" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C28" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="D28" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="E28" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F28" t="s">
-        <v>59</v>
+        <v>218</v>
       </c>
       <c r="G28" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>164</v>
+        <v>219</v>
       </c>
       <c r="K28" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="L28" t="s">
+        <v>220</v>
+      </c>
+      <c r="M28" t="s">
         <v>221</v>
       </c>
-      <c r="M28" t="s">
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
         <v>222</v>
       </c>
-      <c r="N28" t="s">
-[...2 lines deleted...]
-      <c r="O28" t="s">
+      <c r="P28" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>224</v>
+      </c>
+      <c r="B29" t="s">
         <v>225</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" t="s">
-        <v>227</v>
+        <v>168</v>
       </c>
       <c r="D29" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F29" t="s">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="G29" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H29">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="K29" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="L29" t="s">
+        <v>226</v>
+      </c>
+      <c r="M29" t="s">
+        <v>227</v>
+      </c>
+      <c r="N29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
         <v>228</v>
       </c>
-      <c r="M29" t="s">
+      <c r="P29" t="s">
         <v>229</v>
-      </c>
-[...7 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>230</v>
+      </c>
+      <c r="B30" t="s">
+        <v>231</v>
+      </c>
+      <c r="C30" t="s">
         <v>232</v>
       </c>
-      <c r="B30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D30" t="s">
-        <v>235</v>
+        <v>50</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="G30" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="H30">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I30"/>
       <c r="J30" t="s">
-        <v>148</v>
+        <v>169</v>
       </c>
       <c r="K30" t="s">
+        <v>34</v>
+      </c>
+      <c r="L30" t="s">
+        <v>233</v>
+      </c>
+      <c r="M30" t="s">
+        <v>234</v>
+      </c>
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
+        <v>235</v>
+      </c>
+      <c r="P30" t="s">
         <v>236</v>
-      </c>
-[...13 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>237</v>
+      </c>
+      <c r="B31" t="s">
+        <v>238</v>
+      </c>
+      <c r="C31" t="s">
+        <v>239</v>
+      </c>
+      <c r="D31" t="s">
+        <v>240</v>
+      </c>
+      <c r="E31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" t="s">
+        <v>104</v>
+      </c>
+      <c r="G31" t="s">
+        <v>22</v>
+      </c>
+      <c r="H31">
+        <v>2017</v>
+      </c>
+      <c r="I31">
+        <v>2021</v>
+      </c>
+      <c r="J31" t="s">
+        <v>153</v>
+      </c>
+      <c r="K31" t="s">
+        <v>241</v>
+      </c>
+      <c r="L31" t="s">
         <v>242</v>
       </c>
-      <c r="B31" t="s">
+      <c r="M31" t="s">
         <v>243</v>
       </c>
-      <c r="C31" t="s">
+      <c r="N31" t="s">
         <v>244</v>
       </c>
-      <c r="D31" t="s">
-[...21 lines deleted...]
-      <c r="L31" t="s">
+      <c r="O31" t="s">
         <v>245</v>
       </c>
-      <c r="M31" t="s">
+      <c r="P31" t="s">
         <v>246</v>
-      </c>
-[...7 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>247</v>
+      </c>
+      <c r="B32" t="s">
+        <v>248</v>
+      </c>
+      <c r="C32" t="s">
         <v>249</v>
       </c>
-      <c r="B32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>129</v>
+        <v>50</v>
       </c>
       <c r="E32" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>104</v>
       </c>
       <c r="G32" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H32">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>90</v>
+        <v>43</v>
       </c>
       <c r="K32" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="L32"/>
+        <v>34</v>
+      </c>
+      <c r="L32" t="s">
+        <v>250</v>
+      </c>
       <c r="M32" t="s">
+        <v>251</v>
+      </c>
+      <c r="N32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O32" t="s">
         <v>252</v>
       </c>
-      <c r="N32" t="s">
-[...2 lines deleted...]
-      <c r="O32" t="s">
+      <c r="P32" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>254</v>
+      </c>
+      <c r="B33" t="s">
         <v>255</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>256</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>33</v>
+        <v>134</v>
       </c>
       <c r="E33" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="H33"/>
+        <v>60</v>
+      </c>
+      <c r="H33">
+        <v>2016</v>
+      </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>90</v>
+        <v>43</v>
       </c>
       <c r="K33" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
+        <v>257</v>
+      </c>
+      <c r="N33" t="s">
+        <v>27</v>
+      </c>
+      <c r="O33" t="s">
+        <v>258</v>
+      </c>
+      <c r="P33" t="s">
         <v>259</v>
-      </c>
-[...7 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>260</v>
+      </c>
+      <c r="B34" t="s">
+        <v>261</v>
+      </c>
+      <c r="C34" t="s">
         <v>262</v>
       </c>
-      <c r="B34" t="s">
+      <c r="D34" t="s">
+        <v>50</v>
+      </c>
+      <c r="E34" t="s">
+        <v>73</v>
+      </c>
+      <c r="F34" t="s">
+        <v>74</v>
+      </c>
+      <c r="G34" t="s">
         <v>263</v>
       </c>
-      <c r="C34" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
+        <v>43</v>
+      </c>
+      <c r="K34" t="s">
+        <v>34</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34" t="s">
         <v>264</v>
       </c>
-      <c r="K34" t="s">
-[...2 lines deleted...]
-      <c r="L34" t="s">
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
         <v>265</v>
       </c>
-      <c r="M34" t="s">
+      <c r="P34" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B35" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="C35" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="D35" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E35" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F35" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="G35" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H35">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="K35" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="L35" t="s">
+        <v>270</v>
+      </c>
+      <c r="M35" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
         <v>272</v>
       </c>
       <c r="P35" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>274</v>
       </c>
       <c r="B36" t="s">
         <v>275</v>
       </c>
       <c r="C36" t="s">
+        <v>94</v>
+      </c>
+      <c r="D36" t="s">
+        <v>32</v>
+      </c>
+      <c r="E36" t="s">
+        <v>73</v>
+      </c>
+      <c r="F36" t="s">
+        <v>74</v>
+      </c>
+      <c r="G36" t="s">
+        <v>60</v>
+      </c>
+      <c r="H36">
+        <v>2012</v>
+      </c>
+      <c r="I36"/>
+      <c r="J36" t="s">
+        <v>269</v>
+      </c>
+      <c r="K36" t="s">
+        <v>34</v>
+      </c>
+      <c r="L36" t="s">
         <v>276</v>
       </c>
-      <c r="D36" t="s">
-[...23 lines deleted...]
-      <c r="L36" t="s">
+      <c r="M36" t="s">
+        <v>271</v>
+      </c>
+      <c r="N36" t="s">
+        <v>27</v>
+      </c>
+      <c r="O36" t="s">
         <v>277</v>
       </c>
-      <c r="M36" t="s">
+      <c r="P36" t="s">
         <v>278</v>
-      </c>
-[...7 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>279</v>
+      </c>
+      <c r="B37" t="s">
+        <v>280</v>
+      </c>
+      <c r="C37" t="s">
         <v>281</v>
       </c>
-      <c r="B37" t="s">
+      <c r="D37" t="s">
+        <v>50</v>
+      </c>
+      <c r="E37" t="s">
+        <v>73</v>
+      </c>
+      <c r="F37" t="s">
+        <v>74</v>
+      </c>
+      <c r="G37" t="s">
+        <v>22</v>
+      </c>
+      <c r="H37">
+        <v>2014</v>
+      </c>
+      <c r="I37">
+        <v>2020</v>
+      </c>
+      <c r="J37" t="s">
+        <v>210</v>
+      </c>
+      <c r="K37" t="s">
+        <v>34</v>
+      </c>
+      <c r="L37" t="s">
         <v>282</v>
       </c>
-      <c r="C37" t="s">
-[...24 lines deleted...]
-      <c r="L37"/>
       <c r="M37" t="s">
         <v>283</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
         <v>284</v>
       </c>
       <c r="P37" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>286</v>
       </c>
       <c r="B38" t="s">
         <v>287</v>
       </c>
       <c r="C38" t="s">
-        <v>288</v>
+        <v>94</v>
       </c>
       <c r="D38" t="s">
-        <v>44</v>
+        <v>194</v>
       </c>
       <c r="E38" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H38">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>80</v>
+        <v>196</v>
       </c>
       <c r="K38" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="L38" t="s">
+        <v>34</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38" t="s">
+        <v>288</v>
+      </c>
+      <c r="N38" t="s">
+        <v>27</v>
+      </c>
+      <c r="O38" t="s">
         <v>289</v>
       </c>
-      <c r="M38" t="s">
+      <c r="P38" t="s">
         <v>290</v>
-      </c>
-[...7 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B39" t="s">
+        <v>292</v>
+      </c>
+      <c r="C39" t="s">
         <v>293</v>
       </c>
-      <c r="B39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D39" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E39" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F39" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G39" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H39">
         <v>2015</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
+        <v>95</v>
+      </c>
+      <c r="K39" t="s">
+        <v>34</v>
+      </c>
+      <c r="L39" t="s">
+        <v>294</v>
+      </c>
+      <c r="M39" t="s">
         <v>295</v>
       </c>
-      <c r="K39" t="s">
-[...2 lines deleted...]
-      <c r="L39" t="s">
+      <c r="N39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O39" t="s">
         <v>296</v>
       </c>
-      <c r="M39" t="s">
-[...5 lines deleted...]
-      <c r="O39" t="s">
+      <c r="P39" t="s">
         <v>297</v>
       </c>
-      <c r="P39" t="s">
+    </row>
+    <row r="40" spans="1:16">
+      <c r="A40" t="s">
         <v>298</v>
+      </c>
+      <c r="B40" t="s">
+        <v>299</v>
+      </c>
+      <c r="C40" t="s">
+        <v>293</v>
+      </c>
+      <c r="D40" t="s">
+        <v>32</v>
+      </c>
+      <c r="E40" t="s">
+        <v>73</v>
+      </c>
+      <c r="F40" t="s">
+        <v>51</v>
+      </c>
+      <c r="G40" t="s">
+        <v>60</v>
+      </c>
+      <c r="H40">
+        <v>2015</v>
+      </c>
+      <c r="I40"/>
+      <c r="J40" t="s">
+        <v>300</v>
+      </c>
+      <c r="K40" t="s">
+        <v>34</v>
+      </c>
+      <c r="L40" t="s">
+        <v>301</v>
+      </c>
+      <c r="M40" t="s">
+        <v>295</v>
+      </c>
+      <c r="N40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" t="s">
+        <v>302</v>
+      </c>
+      <c r="P40" t="s">
+        <v>303</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">