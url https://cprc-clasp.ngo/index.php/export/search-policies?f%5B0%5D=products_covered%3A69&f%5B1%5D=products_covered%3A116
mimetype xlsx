--- v1 (2026-02-02)
+++ v2 (2026-07-31)
@@ -996,84 +996,84 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-120219-2021-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=CE1E6A1DD41F58F6E05397BE0A0A68DF</t>
   </si>
   <si>
     <t>GB 19761-2020 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for Fan</t>
   </si>
   <si>
     <t>GB/T 1236; GB/T 3235; GB/T 10178; JB/T 2977; JB/T 4357; JB/T 4358; JB/T 4362; JB/T 7221; JB/T 9068; JB/T 10562; JB/T 10563</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-19761-2020-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-fan</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=A70340E7DF568CC8E05397BE0A0A829B</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 32049-2015 Minimum allowable values of energy efficiency and energy efficiency grades for household and similar purposes A.C. electric ventilating fans</t>
   </si>
   <si>
     <t>This policy applies to AC motor-driven ventilating fans whose single-phase rated voltage is smaller than 250V rated input is smaller than 500V and impeller diameter is no larger than 500mm.</t>
   </si>
   <si>
     <t>GB-T1236 GB-T2828.1 GB-T2829 GB-T14806</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-32049-2015-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80B41D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 38383-2019 The minimum allowable values of the energy, water consumption, and grades for dishwashers</t>
   </si>
   <si>
     <t>This policy covers dishwashers.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>Electricity, Water</t>
   </si>
   <si>
     <t>GB/T 20290-2016; QB/T 1520-2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38383-2019-minimum-allowable-values-energy-water-consumption-and-grades-dishwashers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9A0A4FA998CCD4A5E05397BE0A0AD02D</t>
   </si>
   <si>
     <t>GB 38383-2025 Minimum Allowable Values and Grades of the Energy Efficiency and Water Efficiency for Dishwashers</t>
   </si>
   <si>
     <t>This standard raises energy efficiency and water efficiency for electric dishwashers used at home. It will replace GB38383—2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>GB/T20290—2024
 ,   
@@ -4743,163 +4743,163 @@
       </c>
       <c r="P48" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>320</v>
       </c>
       <c r="B49" t="s">
         <v>321</v>
       </c>
       <c r="C49" t="s">
         <v>70</v>
       </c>
       <c r="D49" t="s">
         <v>91</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>64</v>
+        <v>322</v>
       </c>
       <c r="H49">
         <v>2012</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
         <v>79</v>
       </c>
       <c r="K49" t="s">
         <v>47</v>
       </c>
       <c r="L49" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="M49" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="N49" t="s">
         <v>93</v>
       </c>
       <c r="O49" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="P49" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B50" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C50" t="s">
         <v>70</v>
       </c>
       <c r="D50" t="s">
         <v>78</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>64</v>
       </c>
       <c r="H50">
         <v>2016</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>155</v>
       </c>
       <c r="K50" t="s">
         <v>47</v>
       </c>
       <c r="L50" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="M50" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="P50" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B51" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C51" t="s">
         <v>70</v>
       </c>
       <c r="D51" t="s">
         <v>99</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>21</v>
       </c>
       <c r="G51" t="s">
-        <v>333</v>
+        <v>322</v>
       </c>
       <c r="H51">
         <v>2021</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
         <v>79</v>
       </c>
       <c r="K51" t="s">
         <v>334</v>
       </c>
       <c r="L51" t="s">
         <v>335</v>
       </c>
       <c r="M51" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="N51" t="s">
         <v>102</v>
       </c>
       <c r="O51" t="s">
         <v>336</v>
       </c>
       <c r="P51" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>338</v>
       </c>
       <c r="B52" t="s">
         <v>339</v>
       </c>
       <c r="C52" t="s">
         <v>70</v>
       </c>
       <c r="D52" t="s">
         <v>99</v>
       </c>
       <c r="E52" t="s">