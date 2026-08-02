--- v0 (2025-12-06)
+++ v1 (2026-08-02)
@@ -470,69 +470,69 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-star-program-requirements-residential-dishwashers-version-60</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/dishwashers/partners</t>
   </si>
   <si>
     <t>GB 19761-2020 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for Fan</t>
   </si>
   <si>
     <t>GB/T 1236; GB/T 3235; GB/T 10178; JB/T 2977; JB/T 4357; JB/T 4358; JB/T 4362; JB/T 7221; JB/T 9068; JB/T 10562; JB/T 10563</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-19761-2020-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-fan</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=A70340E7DF568CC8E05397BE0A0A829B</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 38383-2019 The minimum allowable values of the energy, water consumption, and grades for dishwashers</t>
   </si>
   <si>
     <t>This policy covers dishwashers.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>Electricity, Water</t>
   </si>
   <si>
     <t>GB/T 20290-2016; QB/T 1520-2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38383-2019-minimum-allowable-values-energy-water-consumption-and-grades-dishwashers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9A0A4FA998CCD4A5E05397BE0A0AD02D</t>
   </si>
   <si>
     <t>GB 38383-2025 Minimum Allowable Values and Grades of the Energy Efficiency and Water Efficiency for Dishwashers</t>
   </si>
   <si>
     <t>This standard raises energy efficiency and water efficiency for electric dishwashers used at home. It will replace GB38383—2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>GB/T20290—2024
 ,   
@@ -2285,115 +2285,115 @@
       </c>
       <c r="P18" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>149</v>
       </c>
       <c r="B19" t="s">
         <v>150</v>
       </c>
       <c r="C19" t="s">
         <v>52</v>
       </c>
       <c r="D19" t="s">
         <v>53</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>45</v>
+        <v>151</v>
       </c>
       <c r="H19">
         <v>2012</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>54</v>
       </c>
       <c r="K19" t="s">
         <v>46</v>
       </c>
       <c r="L19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M19" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="N19" t="s">
         <v>57</v>
       </c>
       <c r="O19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="P19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B20" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20" t="s">
         <v>63</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="H20">
         <v>2021</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>54</v>
       </c>
       <c r="K20" t="s">
         <v>158</v>
       </c>
       <c r="L20" t="s">
         <v>159</v>
       </c>
       <c r="M20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="N20" t="s">
         <v>66</v>
       </c>
       <c r="O20" t="s">
         <v>160</v>
       </c>
       <c r="P20" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>162</v>
       </c>
       <c r="B21" t="s">
         <v>163</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21" t="s">
         <v>63</v>
       </c>
       <c r="E21" t="s">