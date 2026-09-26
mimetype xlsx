--- v2 (2026-02-02)
+++ v3 (2026-09-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,96 +104,120 @@
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>U.S. Department of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/10-cfr-430-energy-conservation-program-consumer-products</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/current/title-10/chapter-II/subchapter-D/part-430</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
     <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
   </si>
   <si>
     <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2020</t>
-  </si>
-[...1 lines deleted...]
-    <t>Electricity</t>
   </si>
   <si>
     <t>Ministry of Trade, Energy Division</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
   </si>
   <si>
     <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2017 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of household dishwashers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household dishwashers and electric mains-operated dishwashers that can also be powered by batteries; including those sold for non-household use and built-in household dishwashers.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
-    <t>Dishwashers</t>
-[...1 lines deleted...]
-  <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20192017-11-march-2019-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2017-20210501&amp;qid=1654699029821</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household dishwashers and electric mains-operated dishwashers that can also be powered by batteries; including those sold for non-household use and built-in household dishwashers</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20192017-11-march-2019-supplementing-regulation-eu-0</t>
@@ -226,69 +250,63 @@
   <si>
     <t>Republic of Korea</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>KS C IEC 60436</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-grade-label-dishwashers</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
@@ -989,71 +1007,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P26"/>
+  <dimension ref="A1:P27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1005.04" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="37.705" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1119,1208 +1137,1254 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3"/>
+      <c r="C3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" t="s">
         <v>33</v>
       </c>
-      <c r="E3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
+        <v>34</v>
+      </c>
+      <c r="K3" t="s">
+        <v>35</v>
+      </c>
+      <c r="L3" t="s">
         <v>36</v>
       </c>
-      <c r="K3" t="s">
+      <c r="M3" t="s">
         <v>37</v>
-      </c>
-[...2 lines deleted...]
-        <v>38</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
+        <v>38</v>
+      </c>
+      <c r="P3" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>42</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>43</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
         <v>44</v>
       </c>
-      <c r="E4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H4">
-        <v>1997</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I4"/>
       <c r="J4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N4" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="O4" t="s">
         <v>48</v>
       </c>
       <c r="P4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="B5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
         <v>1997</v>
       </c>
       <c r="I5">
         <v>2019</v>
       </c>
       <c r="J5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L5"/>
-      <c r="M5"/>
+      <c r="M5" t="s">
+        <v>54</v>
+      </c>
       <c r="N5" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="O5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="P5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="D6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
-        <v>2010</v>
+        <v>1997</v>
       </c>
       <c r="I6">
         <v>2019</v>
       </c>
       <c r="J6" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="K6" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6"/>
       <c r="N6" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="O6" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P6" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C7" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D7" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
-        <v>2002</v>
+        <v>2010</v>
       </c>
       <c r="I7">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="J7" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="K7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M7" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>66</v>
       </c>
       <c r="P7" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>68</v>
       </c>
       <c r="B8" t="s">
         <v>69</v>
       </c>
       <c r="C8" t="s">
         <v>70</v>
       </c>
       <c r="D8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" t="s">
+        <v>44</v>
+      </c>
+      <c r="G8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8">
+        <v>2002</v>
+      </c>
+      <c r="I8">
+        <v>2010</v>
+      </c>
+      <c r="J8" t="s">
         <v>71</v>
       </c>
-      <c r="E8" t="s">
-[...5 lines deleted...]
-      <c r="G8" t="s">
+      <c r="K8" t="s">
         <v>35</v>
       </c>
-      <c r="H8">
-[...3 lines deleted...]
-      <c r="J8" t="s">
+      <c r="L8" t="s">
         <v>72</v>
       </c>
-      <c r="K8" t="s">
-[...2 lines deleted...]
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
+        <v>74</v>
+      </c>
+      <c r="P8" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" t="s">
         <v>77</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" t="s">
         <v>78</v>
       </c>
-      <c r="C9" t="s">
+      <c r="E9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" t="s">
+        <v>21</v>
+      </c>
+      <c r="G9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H9">
+        <v>2014</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9" t="s">
         <v>79</v>
       </c>
-      <c r="D9" t="s">
+      <c r="K9" t="s">
+        <v>35</v>
+      </c>
+      <c r="L9" t="s">
         <v>80</v>
       </c>
-      <c r="E9" t="s">
-[...2 lines deleted...]
-      <c r="F9" t="s">
+      <c r="M9" t="s">
         <v>81</v>
-      </c>
-[...17 lines deleted...]
-        <v>83</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="P9" t="s">
-        <v>85</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>83</v>
+      </c>
+      <c r="B10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C10" t="s">
+        <v>85</v>
+      </c>
+      <c r="D10" t="s">
         <v>86</v>
       </c>
-      <c r="B10" t="s">
+      <c r="E10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" t="s">
         <v>87</v>
       </c>
-      <c r="C10" t="s">
+      <c r="G10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10">
+        <v>2016</v>
+      </c>
+      <c r="I10">
+        <v>2019</v>
+      </c>
+      <c r="J10" t="s">
+        <v>79</v>
+      </c>
+      <c r="K10" t="s">
         <v>88</v>
-      </c>
-[...22 lines deleted...]
-        <v>37</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="P10" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>92</v>
+      </c>
+      <c r="B11" t="s">
+        <v>93</v>
+      </c>
+      <c r="C11" t="s">
+        <v>94</v>
+      </c>
+      <c r="D11" t="s">
         <v>95</v>
       </c>
-      <c r="B11" t="s">
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
+        <v>44</v>
+      </c>
+      <c r="G11" t="s">
         <v>96</v>
       </c>
-      <c r="C11" t="s">
+      <c r="H11">
+        <v>2010</v>
+      </c>
+      <c r="I11">
+        <v>2011</v>
+      </c>
+      <c r="J11" t="s">
         <v>97</v>
       </c>
-      <c r="D11" t="s">
-[...8 lines deleted...]
-      <c r="G11" t="s">
+      <c r="K11" t="s">
+        <v>35</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
         <v>98</v>
       </c>
-      <c r="H11">
-[...3 lines deleted...]
-      <c r="J11" t="s">
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
         <v>99</v>
       </c>
-      <c r="K11" t="s">
+      <c r="P11" t="s">
         <v>100</v>
-      </c>
-[...13 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B12" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C12" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="D12" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="H12">
-        <v>2019</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
+        <v>105</v>
+      </c>
+      <c r="K12" t="s">
+        <v>106</v>
+      </c>
+      <c r="L12" t="s">
         <v>107</v>
       </c>
-      <c r="K12" t="s">
-[...2 lines deleted...]
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>108</v>
       </c>
-      <c r="M12" t="s">
+      <c r="N12" t="s">
+        <v>55</v>
+      </c>
+      <c r="O12" t="s">
         <v>109</v>
       </c>
-      <c r="N12" t="s">
-[...2 lines deleted...]
-      <c r="O12" t="s">
+      <c r="P12" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>111</v>
+      </c>
+      <c r="B13" t="s">
         <v>112</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="D13" t="s">
-        <v>115</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H13">
         <v>2019</v>
       </c>
       <c r="I13">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="J13" t="s">
-        <v>36</v>
+        <v>113</v>
       </c>
       <c r="K13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L13" t="s">
+        <v>114</v>
+      </c>
+      <c r="M13" t="s">
+        <v>115</v>
+      </c>
+      <c r="N13" t="s">
+        <v>55</v>
+      </c>
+      <c r="O13" t="s">
         <v>116</v>
       </c>
-      <c r="M13" t="s">
+      <c r="P13" t="s">
         <v>117</v>
-      </c>
-[...7 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>118</v>
+      </c>
+      <c r="B14" t="s">
+        <v>119</v>
+      </c>
+      <c r="C14" t="s">
         <v>120</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
         <v>121</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
-        <v>2005</v>
+        <v>2019</v>
       </c>
       <c r="I14">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="J14" t="s">
+        <v>46</v>
+      </c>
+      <c r="K14" t="s">
+        <v>35</v>
+      </c>
+      <c r="L14" t="s">
+        <v>122</v>
+      </c>
+      <c r="M14" t="s">
         <v>123</v>
-      </c>
-[...7 lines deleted...]
-        <v>125</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="P14" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>126</v>
+      </c>
+      <c r="B15" t="s">
+        <v>127</v>
+      </c>
+      <c r="C15" t="s">
         <v>128</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>44</v>
+      </c>
+      <c r="G15" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15">
+        <v>2005</v>
+      </c>
+      <c r="I15">
+        <v>2015</v>
+      </c>
+      <c r="J15" t="s">
         <v>129</v>
       </c>
-      <c r="C15" t="s">
+      <c r="K15" t="s">
+        <v>35</v>
+      </c>
+      <c r="L15" t="s">
         <v>130</v>
       </c>
-      <c r="D15" t="s">
-[...21 lines deleted...]
-      <c r="L15"/>
       <c r="M15" t="s">
         <v>131</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
         <v>132</v>
       </c>
       <c r="P15" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>134</v>
       </c>
       <c r="B16" t="s">
         <v>135</v>
       </c>
       <c r="C16" t="s">
         <v>136</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H16">
         <v>2013</v>
       </c>
-      <c r="I16">
-[...1 lines deleted...]
-      </c>
+      <c r="I16"/>
       <c r="J16" t="s">
+        <v>71</v>
+      </c>
+      <c r="K16" t="s">
+        <v>35</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16" t="s">
         <v>137</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="P16" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>140</v>
+      </c>
+      <c r="B17" t="s">
+        <v>141</v>
+      </c>
+      <c r="C17" t="s">
         <v>142</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2013</v>
       </c>
       <c r="I17">
         <v>2014</v>
       </c>
       <c r="J17" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="K17" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="L17" t="s">
         <v>144</v>
       </c>
       <c r="M17" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="P17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C18" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="D18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
         <v>44</v>
       </c>
-      <c r="E18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H18">
-        <v>1987</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2013</v>
+      </c>
+      <c r="I18">
+        <v>2014</v>
+      </c>
       <c r="J18" t="s">
+        <v>143</v>
+      </c>
+      <c r="K18" t="s">
+        <v>106</v>
+      </c>
+      <c r="L18" t="s">
         <v>150</v>
       </c>
-      <c r="K18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M18" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="P18" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>153</v>
+      </c>
+      <c r="B19" t="s">
+        <v>154</v>
+      </c>
+      <c r="C19" t="s">
         <v>155</v>
       </c>
-      <c r="B19" t="s">
+      <c r="D19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" t="s">
+        <v>44</v>
+      </c>
+      <c r="G19" t="s">
+        <v>45</v>
+      </c>
+      <c r="H19">
+        <v>1987</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19" t="s">
         <v>156</v>
       </c>
-      <c r="C19" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K19" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L19" t="s">
-        <v>64</v>
+        <v>157</v>
       </c>
       <c r="M19" t="s">
-        <v>65</v>
+        <v>158</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="P19" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B20" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C20" t="s">
-        <v>114</v>
+        <v>70</v>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20">
+        <v>2002</v>
+      </c>
+      <c r="I20">
+        <v>2007</v>
+      </c>
+      <c r="J20" t="s">
+        <v>71</v>
+      </c>
+      <c r="K20" t="s">
         <v>35</v>
       </c>
-      <c r="H20">
-[...8 lines deleted...]
-      </c>
       <c r="L20" t="s">
-        <v>161</v>
+        <v>72</v>
       </c>
       <c r="M20" t="s">
-        <v>117</v>
+        <v>73</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="P20" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C21" t="s">
-        <v>166</v>
+        <v>120</v>
       </c>
       <c r="D21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" t="s">
+        <v>45</v>
+      </c>
+      <c r="H21">
+        <v>2011</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>46</v>
+      </c>
+      <c r="K21" t="s">
+        <v>35</v>
+      </c>
+      <c r="L21" t="s">
         <v>167</v>
       </c>
-      <c r="E21" t="s">
-[...14 lines deleted...]
-      <c r="J21" t="s">
+      <c r="M21" t="s">
+        <v>123</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
         <v>168</v>
       </c>
-      <c r="K21" t="s">
+      <c r="P21" t="s">
         <v>169</v>
-      </c>
-[...13 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>170</v>
+      </c>
+      <c r="B22" t="s">
+        <v>171</v>
+      </c>
+      <c r="C22" t="s">
+        <v>172</v>
+      </c>
+      <c r="D22" t="s">
+        <v>173</v>
+      </c>
+      <c r="E22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" t="s">
+        <v>87</v>
+      </c>
+      <c r="G22" t="s">
+        <v>22</v>
+      </c>
+      <c r="H22">
+        <v>2017</v>
+      </c>
+      <c r="I22">
+        <v>2021</v>
+      </c>
+      <c r="J22" t="s">
+        <v>174</v>
+      </c>
+      <c r="K22" t="s">
         <v>175</v>
       </c>
-      <c r="B22" t="s">
+      <c r="L22" t="s">
         <v>176</v>
       </c>
-      <c r="C22" t="s">
+      <c r="M22" t="s">
         <v>177</v>
       </c>
-      <c r="D22" t="s">
-[...23 lines deleted...]
-      <c r="L22" t="s">
+      <c r="N22" t="s">
         <v>178</v>
       </c>
-      <c r="M22" t="s">
+      <c r="O22" t="s">
         <v>179</v>
       </c>
-      <c r="N22" t="s">
-[...2 lines deleted...]
-      <c r="O22" t="s">
+      <c r="P22" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>181</v>
+      </c>
+      <c r="B23" t="s">
         <v>182</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>183</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>32</v>
+      </c>
+      <c r="E23" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G23" t="s">
+        <v>45</v>
+      </c>
+      <c r="H23">
+        <v>2019</v>
+      </c>
+      <c r="I23">
+        <v>2020</v>
+      </c>
+      <c r="J23" t="s">
+        <v>97</v>
+      </c>
+      <c r="K23" t="s">
+        <v>35</v>
+      </c>
+      <c r="L23" t="s">
         <v>184</v>
       </c>
-      <c r="D23" t="s">
-[...21 lines deleted...]
-      <c r="L23" t="s">
+      <c r="M23" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
+        <v>186</v>
+      </c>
+      <c r="P23" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>188</v>
+      </c>
+      <c r="B24" t="s">
         <v>189</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>190</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" t="s">
+        <v>32</v>
+      </c>
+      <c r="E24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F24" t="s">
         <v>44</v>
       </c>
-      <c r="E24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G24" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="H24">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="K24" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="M24"/>
+        <v>35</v>
+      </c>
+      <c r="L24" t="s">
+        <v>191</v>
+      </c>
+      <c r="M24" t="s">
+        <v>192</v>
+      </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="P24" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B25" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C25" t="s">
-        <v>195</v>
+        <v>59</v>
       </c>
       <c r="D25" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
+        <v>45</v>
+      </c>
+      <c r="H25">
+        <v>2021</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25" t="s">
+        <v>60</v>
+      </c>
+      <c r="K25" t="s">
         <v>35</v>
       </c>
-      <c r="H25">
-[...10 lines deleted...]
-      </c>
       <c r="L25"/>
-      <c r="M25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M25"/>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
         <v>197</v>
       </c>
       <c r="P25" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>199</v>
       </c>
       <c r="B26" t="s">
         <v>200</v>
       </c>
       <c r="C26" t="s">
         <v>201</v>
       </c>
       <c r="D26" t="s">
+        <v>32</v>
+      </c>
+      <c r="E26" t="s">
+        <v>20</v>
+      </c>
+      <c r="F26" t="s">
+        <v>87</v>
+      </c>
+      <c r="G26" t="s">
+        <v>45</v>
+      </c>
+      <c r="H26">
+        <v>2016</v>
+      </c>
+      <c r="I26">
+        <v>2018</v>
+      </c>
+      <c r="J26" t="s">
+        <v>143</v>
+      </c>
+      <c r="K26" t="s">
+        <v>35</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26" t="s">
         <v>202</v>
-      </c>
-[...25 lines deleted...]
-        <v>204</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
+        <v>203</v>
+      </c>
+      <c r="P26" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
         <v>205</v>
       </c>
-      <c r="P26" t="s">
+      <c r="B27" t="s">
         <v>206</v>
+      </c>
+      <c r="C27" t="s">
+        <v>207</v>
+      </c>
+      <c r="D27" t="s">
+        <v>208</v>
+      </c>
+      <c r="E27" t="s">
+        <v>20</v>
+      </c>
+      <c r="F27" t="s">
+        <v>87</v>
+      </c>
+      <c r="G27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H27">
+        <v>2012</v>
+      </c>
+      <c r="I27">
+        <v>2014</v>
+      </c>
+      <c r="J27" t="s">
+        <v>97</v>
+      </c>
+      <c r="K27" t="s">
+        <v>35</v>
+      </c>
+      <c r="L27" t="s">
+        <v>209</v>
+      </c>
+      <c r="M27" t="s">
+        <v>210</v>
+      </c>
+      <c r="N27" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" t="s">
+        <v>211</v>
+      </c>
+      <c r="P27" t="s">
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">