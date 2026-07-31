--- v1 (2026-02-03)
+++ v2 (2026-07-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -177,50 +177,53 @@
     <t>https://cprc-clasp.ngo/index.php/policies/energy-star-program-requirements-commercial-fryers-version-30</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/commercial_food_service_equipment/commercial_fryers/partners</t>
   </si>
   <si>
     <t>GB 19761-2020 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for Fan</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>GB/T 1236; GB/T 3235; GB/T 10178; JB/T 2977; JB/T 4357; JB/T 4358; JB/T 4362; JB/T 7221; JB/T 9068; JB/T 10562; JB/T 10563</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-19761-2020-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-fan</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=A70340E7DF568CC8E05397BE0A0A829B</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
+  </si>
+  <si>
+    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>High Energy Performance Label for Electric Deep Fryer</t>
   </si>
   <si>
     <t>This scheme covers electric deep fryers (electric and liquefied petroleum gas fryers type), with the characteristics of working in batches and the maximum mass of oil used for frying is not more than 27 kg or 30 liters.</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>April 2022</t>
   </si>
@@ -640,51 +643,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="150.963" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="430.466" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="114.258" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -920,266 +923,266 @@
       </c>
       <c r="P5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>53</v>
       </c>
       <c r="B6" t="s">
         <v>54</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>49</v>
       </c>
       <c r="G6" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="H6">
         <v>2012</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
         <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D7" t="s">
         <v>42</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
       <c r="H7">
         <v>2022</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N7" t="s">
         <v>45</v>
       </c>
       <c r="O7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8" t="s">
         <v>33</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>2012</v>
       </c>
       <c r="I8">
         <v>2012</v>
       </c>
       <c r="J8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D9" t="s">
         <v>42</v>
       </c>
       <c r="E9" t="s">
         <v>32</v>
       </c>
       <c r="F9" t="s">
         <v>33</v>
       </c>
       <c r="G9" t="s">
         <v>34</v>
       </c>
       <c r="H9">
         <v>2013</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N9" t="s">
         <v>45</v>
       </c>
       <c r="O9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E10" t="s">
         <v>32</v>
       </c>
       <c r="F10" t="s">
         <v>49</v>
       </c>
       <c r="G10" t="s">
         <v>34</v>
       </c>
       <c r="H10">
         <v>2016</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N10" t="s">
         <v>45</v>
       </c>
       <c r="O10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">