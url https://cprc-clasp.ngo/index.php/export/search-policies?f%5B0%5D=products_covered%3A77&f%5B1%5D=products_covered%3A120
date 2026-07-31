--- v0 (2026-02-03)
+++ v1 (2026-07-31)
@@ -433,69 +433,69 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-labeling-program-gas-cooking-appliances-0</t>
   </si>
   <si>
     <t>https://www.asiaeec-col.eccj.or.jp/wpdata/wp-content/uploads/2018/03/09.pdf</t>
   </si>
   <si>
     <t>GB 19761-2020 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for Fan</t>
   </si>
   <si>
     <t>GB/T 1236; GB/T 3235; GB/T 10178; JB/T 2977; JB/T 4357; JB/T 4358; JB/T 4362; JB/T 7221; JB/T 9068; JB/T 10562; JB/T 10563</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-19761-2020-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-fan</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=A70340E7DF568CC8E05397BE0A0A829B</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GN 11/2017: Energy Efficiency (Labelling of Regulated Machinery) Regulations 2017 - amended by GN No. 137 of 2018</t>
   </si>
   <si>
     <t>This regulation covers the labeling requirements for household refrigerating appliances, household electric ovens, and household dishwashers. The Mauritian label is similar to the EU one. Dealers have to register their appliances with the Energy Efficiency Management Office and affix the energy label on the appliances before putting them on display for sale.</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
     <t>Ovens, Dishwashers, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>MS 201</t>
   </si>
@@ -2156,99 +2156,99 @@
       </c>
       <c r="P17" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>135</v>
       </c>
       <c r="B18" t="s">
         <v>136</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>35</v>
+        <v>137</v>
       </c>
       <c r="H18">
         <v>2012</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>45</v>
       </c>
       <c r="K18" t="s">
         <v>37</v>
       </c>
       <c r="L18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="N18" t="s">
         <v>48</v>
       </c>
       <c r="O18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="P18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19" t="s">
         <v>53</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="H19">
         <v>2014</v>
       </c>
       <c r="I19">
         <v>2015</v>
       </c>
       <c r="J19" t="s">
         <v>89</v>
       </c>
       <c r="K19" t="s">
         <v>54</v>
       </c>
       <c r="L19" t="s">
         <v>144</v>
       </c>
       <c r="M19" t="s">
         <v>47</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
         <v>145</v>
       </c>