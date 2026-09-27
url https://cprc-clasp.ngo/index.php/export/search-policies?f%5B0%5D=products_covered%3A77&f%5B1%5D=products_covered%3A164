--- v1 (2026-05-21)
+++ v2 (2026-09-27)
@@ -743,62 +743,62 @@
     <t>https://www.asiaeec-col.eccj.or.jp/wpdata/wp-content/uploads/2018/03/09.pdf</t>
   </si>
   <si>
     <t>Fluorescent tubes</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/fluorescent-tubes</t>
   </si>
   <si>
     <t>http://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
   </si>
   <si>
     <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
@@ -4018,112 +4018,112 @@
       </c>
       <c r="D31" t="s">
         <v>181</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>8</v>
       </c>
       <c r="H31">
         <v>2013</v>
       </c>
       <c r="I31">
         <v>2026</v>
       </c>
       <c r="J31" t="s">
         <v>237</v>
       </c>
       <c r="K31" t="s">
         <v>36</v>
       </c>
-      <c r="L31"/>
+      <c r="L31" t="s">
+        <v>238</v>
+      </c>
       <c r="M31" t="s">
         <v>75</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="P31" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>235</v>
       </c>
       <c r="B32" t="s">
         <v>236</v>
       </c>
       <c r="C32" t="s">
         <v>70</v>
       </c>
       <c r="D32" t="s">
         <v>181</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>8</v>
       </c>
       <c r="H32">
         <v>2013</v>
       </c>
       <c r="I32">
         <v>2026</v>
       </c>
       <c r="J32" t="s">
         <v>237</v>
       </c>
       <c r="K32" t="s">
         <v>36</v>
       </c>
-      <c r="L32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L32"/>
       <c r="M32" t="s">
         <v>75</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
         <v>241</v>
       </c>
       <c r="P32" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>242</v>
       </c>
       <c r="B33" t="s">
         <v>243</v>
       </c>
       <c r="C33" t="s">
         <v>70</v>
       </c>
       <c r="D33" t="s">
         <v>71</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
         <v>244</v>
       </c>
       <c r="H33">