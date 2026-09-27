--- v0 (2026-02-04)
+++ v1 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -978,50 +978,71 @@
     <t>https://cprc-clasp.ngo/index.php/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
   </si>
   <si>
     <t>Resolución 40234 de marzo de 2017: Por la cual se modifican y aclaran algunas excepciones para la aplicación del Anexo General de la Resolución 41012 del 18 de septiembre de 2015 “Reglamento Técnico de Etiquetado – RETIQ.</t>
   </si>
   <si>
     <t>This Regulation covers Gas-burning domestic stove tops and ovens,Air conditioning systems with a condenser cooled by air or water - with one or more points of exit for flows of cooled air,Air conditioning systems contained within a box - designed as a unit to be installed in a window or through a wall , Equipment to clean and rinse textiles using water. May also have a way of extracting excess water from textiles., Electronic and electromagnetic ballasts for tubular fluorescent lighting , Electronic and electromagnetic ballasts for tubular fluorescent lighting , Single-phase electric motors for 60 Hz with rated voltage up to 240V and nominal power from 0.18 kW to 1.5 kW, Three-phase electric induction motors type squirrel cage for 60 Hz with nominal voltage up to 600 V and nominal power of 0.18 kW to 373 kW, Commercial refrigerators and freezers , Domestic refrigerators and freezers , Residential instantaneous-type gas water heaters , Residential storage-type electric water heaters  and Residential storage-type gas water heaters</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>Ovens, Washing Machines, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Etiquetado Energetico Colombia</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/resolucion-40234-de-marzo-de-2017-por-la-cual-se-modifican-y-aclaran-algunas-excepciones</t>
   </si>
   <si>
     <t>http://www.etiquetaenergetica.gov.co/wp-content/uploads/2015/09/ANEXO-RETIQ_Septiembre2015-pdf.pdf</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>SI 60350 - Part 1: Ranges, ovens, steam ovens and grills - Methods for measuring Performance</t>
   </si>
   <si>
     <t>Israeli Standard which covers household electric cooking appliances - ovens</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>Standards Institute of Israel (SII)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/si-60350-part-1-ranges-ovens-steam-ovens-and-grills-methods-measuring-performance</t>
   </si>
   <si>
     <t>https://www.sii.org.il/en/standards-search</t>
   </si>
   <si>
     <t>Standard NOM-025-ENER-2013 - Domestic Gas Cooking Appliances</t>
   </si>
   <si>
     <t>This policy covers labeling and minimum efficiency requirements for household gas cooking appliances.</t>
   </si>
@@ -1433,51 +1454,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P50"/>
+  <dimension ref="A1:P51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="261.793" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1232.699" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="287.787" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3599,330 +3620,378 @@
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44"/>
       <c r="M44" t="s">
         <v>311</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
         <v>312</v>
       </c>
       <c r="P44" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>314</v>
       </c>
       <c r="B45" t="s">
         <v>315</v>
       </c>
       <c r="C45" t="s">
-        <v>316</v>
+        <v>234</v>
       </c>
       <c r="D45" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>44</v>
+        <v>316</v>
       </c>
       <c r="H45">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I45"/>
+        <v>2026</v>
+      </c>
+      <c r="I45">
+        <v>2026</v>
+      </c>
       <c r="J45" t="s">
-        <v>130</v>
+        <v>317</v>
       </c>
       <c r="K45" t="s">
         <v>35</v>
       </c>
       <c r="L45"/>
       <c r="M45" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="P45" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B46" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C46" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D46" t="s">
-        <v>86</v>
+        <v>205</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
-        <v>151</v>
+        <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>44</v>
       </c>
       <c r="H46">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>213</v>
+        <v>130</v>
       </c>
       <c r="K46" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="L46"/>
       <c r="M46" t="s">
         <v>324</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
         <v>325</v>
       </c>
       <c r="P46" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>327</v>
       </c>
       <c r="B47" t="s">
         <v>328</v>
       </c>
       <c r="C47" t="s">
-        <v>266</v>
+        <v>329</v>
       </c>
       <c r="D47" t="s">
-        <v>142</v>
+        <v>86</v>
       </c>
       <c r="E47" t="s">
-        <v>95</v>
+        <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="G47" t="s">
         <v>44</v>
       </c>
       <c r="H47">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>268</v>
+        <v>213</v>
       </c>
       <c r="K47" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="L47"/>
+        <v>62</v>
+      </c>
+      <c r="L47" t="s">
+        <v>330</v>
+      </c>
       <c r="M47" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="P47" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B48" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C48" t="s">
-        <v>334</v>
+        <v>266</v>
       </c>
       <c r="D48" t="s">
-        <v>86</v>
+        <v>142</v>
       </c>
       <c r="E48" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="F48" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G48" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H48">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I48"/>
       <c r="J48" t="s">
-        <v>213</v>
+        <v>268</v>
       </c>
       <c r="K48" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="L48"/>
       <c r="M48" t="s">
         <v>336</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
         <v>337</v>
       </c>
       <c r="P48" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="B49" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C49" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="D49" t="s">
         <v>86</v>
       </c>
       <c r="E49" t="s">
-        <v>95</v>
+        <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I49">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="J49" t="s">
         <v>213</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
       <c r="L49" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="M49" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="P49" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="B50" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C50" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="D50" t="s">
-        <v>345</v>
+        <v>86</v>
       </c>
       <c r="E50" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="F50" t="s">
-        <v>151</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="I50">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="J50" t="s">
-        <v>235</v>
+        <v>213</v>
       </c>
       <c r="K50" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="L50" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="M50" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
         <v>348</v>
       </c>
       <c r="P50" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16">
+      <c r="A51" t="s">
         <v>349</v>
+      </c>
+      <c r="B51" t="s">
+        <v>350</v>
+      </c>
+      <c r="C51" t="s">
+        <v>351</v>
+      </c>
+      <c r="D51" t="s">
+        <v>352</v>
+      </c>
+      <c r="E51" t="s">
+        <v>20</v>
+      </c>
+      <c r="F51" t="s">
+        <v>151</v>
+      </c>
+      <c r="G51" t="s">
+        <v>22</v>
+      </c>
+      <c r="H51">
+        <v>2012</v>
+      </c>
+      <c r="I51">
+        <v>2014</v>
+      </c>
+      <c r="J51" t="s">
+        <v>235</v>
+      </c>
+      <c r="K51" t="s">
+        <v>35</v>
+      </c>
+      <c r="L51" t="s">
+        <v>353</v>
+      </c>
+      <c r="M51" t="s">
+        <v>354</v>
+      </c>
+      <c r="N51" t="s">
+        <v>27</v>
+      </c>
+      <c r="O51" t="s">
+        <v>355</v>
+      </c>
+      <c r="P51" t="s">
+        <v>356</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">