--- v1 (2026-02-02)
+++ v2 (2026-10-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -241,50 +241,77 @@
                     GB/T4706.19
 ,   
                     GB/T4706.21
 ,   
                     GB4706.29
 ,   
                     GB/T18800—2017
 ,   
                     GB/T22089
 ,   
                     GB/T35758
 ,   
                     QB/T4408</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>Cookstoves, Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-21456-2024-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://openstd.samr.gov.cn/bzgk/gb/newGbInfo?hcno=F966E2FC4C7AB718356847B0DB1045E4</t>
+  </si>
+  <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standards for Rice cooker</t>
   </si>
   <si>
     <t>This Guide is developed by the Commission to specify the MEPS and energy labeling requirements for rice cooker that can be connected to mains power and for household use. This Guide shall apply to the rice cooker with size up to or equal to 3.6 L and rated power up to 1600 Watt.</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>MS 2024</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/guide-minimum-energy-performance-standards-rice-cooker</t>
   </si>
@@ -744,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P14"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="727.822" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="200.38" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1125,367 +1152,413 @@
       </c>
       <c r="M7" t="s">
         <v>65</v>
       </c>
       <c r="N7" t="s">
         <v>66</v>
       </c>
       <c r="O7" t="s">
         <v>67</v>
       </c>
       <c r="P7" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>69</v>
       </c>
       <c r="B8" t="s">
         <v>70</v>
       </c>
       <c r="C8" t="s">
         <v>71</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>73</v>
       </c>
       <c r="H8">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
         <v>75</v>
       </c>
       <c r="N8" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="O8" t="s">
         <v>76</v>
       </c>
       <c r="P8" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>78</v>
       </c>
       <c r="B9" t="s">
         <v>79</v>
       </c>
       <c r="C9" t="s">
         <v>80</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>54</v>
+        <v>81</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>83</v>
+      </c>
       <c r="M9" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B10" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C10" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D10" t="s">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>94</v>
+      </c>
+      <c r="B11" t="s">
+        <v>95</v>
+      </c>
       <c r="C11" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D11" t="s">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>54</v>
+        <v>81</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11"/>
+      <c r="L11" t="s">
+        <v>98</v>
+      </c>
       <c r="M11" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P11" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="B12"/>
       <c r="C12" t="s">
-        <v>87</v>
+        <v>103</v>
       </c>
       <c r="D12" t="s">
-        <v>100</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="P12" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B13" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
       <c r="D13" t="s">
-        <v>19</v>
+        <v>109</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>106</v>
+        <v>81</v>
       </c>
       <c r="G13" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H13">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="P13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="D14" t="s">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>54</v>
+        <v>115</v>
       </c>
       <c r="G14" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>2015</v>
+        <v>2004</v>
       </c>
       <c r="I14">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="J14" t="s">
-        <v>42</v>
+        <v>116</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L14"/>
+      <c r="L14" t="s">
+        <v>117</v>
+      </c>
       <c r="M14" t="s">
-        <v>43</v>
+        <v>118</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="P14" t="s">
-        <v>115</v>
+        <v>120</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>121</v>
+      </c>
+      <c r="B15" t="s">
+        <v>122</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>54</v>
+      </c>
+      <c r="G15" t="s">
+        <v>32</v>
+      </c>
+      <c r="H15">
+        <v>2015</v>
+      </c>
+      <c r="I15">
+        <v>2015</v>
+      </c>
+      <c r="J15" t="s">
+        <v>42</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15" t="s">
+        <v>43</v>
+      </c>
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
+        <v>123</v>
+      </c>
+      <c r="P15" t="s">
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">