--- v2 (2026-02-03)
+++ v3 (2026-07-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -174,85 +174,94 @@
   <si>
     <t>February 2024</t>
   </si>
   <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20232534-13-july-2023-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/eli/reg_del/2023/2534/oj</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
-    <t>October 2023</t>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
+    <t>Entered into force</t>
+  </si>
+  <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
   </si>
   <si>
     <t>Europe, United Kingdom</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>Decision No. 14/2023/QD-TTg: Lists of Low-Efficiency Equipment Subject to Elimination and Low-Efficiency Generating Sets Banned from Development and Application Roadmaps</t>
   </si>
   <si>
     <t>This Decision regulates the list of products that have mandatory Minimum Energy Performance Standards (MEPS) that must be met before being imported to Vietnam. Devices such as LED lamps, infrared hobs, induction hobs, refrigerators, refrigerator-freezers and freezers, storage water heaters, non-ducted air conditioners, television sets, notebook computers, desktop computers, LED road and street lighting luminaries, and industrial boilers should comply with the most recent standards beginning April 1, 2025. The Decision comes into force on July 15, 2023, and Decision No. 24/2018/QD-TTg will expire at such time.</t>
   </si>
   <si>
     <t>Vietnam*</t>
   </si>
   <si>
     <t>Computers, Imaging Equipment, Televisions, Displays, Induction Cookstoves or Hobs, Rice Cookers, Electric Kettles, Cooktops or Hobs, Washing Machines, Indoor Luminaires, Streetlighting, Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Storage Water Heaters, Distribution Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Endorsement Label</t>
   </si>
   <si>
     <t>January 2024</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade (MOIT)</t>
   </si>
@@ -869,50 +878,75 @@
     <t>TCVN 13372:2021 Energy Efficiency for induction hobs</t>
   </si>
   <si>
     <t>This standard standard specifies the minimum energy efficiency level and the method for determining the energy consumption of an induction cooker. This policy applies to All types of induction cookers with built-in other types of cooking zones such as radiant cooking zones. It will enter into force on 1 January 2025.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tcvn-133722021-energy-efficiency-induction-hobs</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+13372%3A2021</t>
   </si>
   <si>
     <t>TCVN 13373:2021 - Infrared cookers</t>
   </si>
   <si>
     <t>This standard specifies minimum energy efficiency levels and methods for determining energy consumption for infrared cookers/hobs. This standard applies to infrared cookers that integrate other types of cooking zones such as induction cooking zones. This policy will enter into force on 1 April 2025.</t>
   </si>
   <si>
     <t>Induction Cookstoves or Hobs, Cooktops or Hobs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tcvn-133732021-infrared-cookers</t>
   </si>
   <si>
     <t>https://thuvienphapluat.vn/TCVN/Dien-dien-tu/TCVN-13373-2021-Bep-hong-ngoai-Hieu-suat-nang-luong-920208.aspx</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Hong Kong Voluntary Energy Efficiency Labelling Scheme for Induction Cookers</t>
   </si>
   <si>
     <t>This policy applies to cookers using electromagnetic induction heating as the heating source with a rated power consumption range from 700–3500 W for each heating unit. The total rated power shall not exceed 7000 W.</t>
   </si>
   <si>
     <t>GB 21456 2014</t>
   </si>
   <si>
     <t>Electrical &amp; Mechanical Services Department of Hong Kong</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/hong-kong-voluntary-energy-efficiency-labelling-scheme-induction-cookers</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Induction%20Cookers%202019_eng_v2.5%20(Final).pdf</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 28648 | transposition of EC 392-2012</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
@@ -1333,65 +1367,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P39"/>
+  <dimension ref="A1:P40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="245.226" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="311.353" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="287.787" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1575,1716 +1609,1764 @@
       </c>
       <c r="P4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>50</v>
       </c>
       <c r="B5" t="s">
         <v>51</v>
       </c>
       <c r="C5" t="s">
         <v>52</v>
       </c>
       <c r="D5" t="s">
         <v>44</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H5">
         <v>1995</v>
       </c>
       <c r="I5">
         <v>2012</v>
       </c>
       <c r="J5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
         <v>46</v>
       </c>
       <c r="M5"/>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
         <v>43</v>
       </c>
       <c r="D6" t="s">
         <v>44</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H6">
         <v>2012</v>
       </c>
       <c r="I6">
         <v>2023</v>
       </c>
       <c r="J6" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="H7">
         <v>2012</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P7" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B8" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C8" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D8" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>2011</v>
       </c>
       <c r="I8">
         <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="K8" t="s">
         <v>37</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P8" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B9" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C9" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D9" t="s">
         <v>44</v>
       </c>
       <c r="E9" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
       <c r="G9" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="P9" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B10" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C10" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D10" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="K10" t="s">
         <v>37</v>
       </c>
       <c r="L10" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="M10" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="P10" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B11" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C11" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F11" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
         <v>2001</v>
       </c>
       <c r="I11">
         <v>2002</v>
       </c>
       <c r="J11" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="K11" t="s">
         <v>37</v>
       </c>
       <c r="L11" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="M11" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="P11" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B12" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C12" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D12" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>2016</v>
       </c>
       <c r="I12">
         <v>2019</v>
       </c>
       <c r="J12" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="K12" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="P12" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D13" t="s">
         <v>44</v>
       </c>
       <c r="E13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F13" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2014</v>
       </c>
       <c r="I13">
         <v>2017</v>
       </c>
       <c r="J13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="M13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="P13" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B14" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C14" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D14" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="H14">
         <v>2008</v>
       </c>
       <c r="I14">
         <v>2014</v>
       </c>
       <c r="J14" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="K14" t="s">
         <v>37</v>
       </c>
       <c r="L14" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="M14" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="P14" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B15" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C15" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D15" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>2008</v>
       </c>
       <c r="I15">
         <v>2024</v>
       </c>
       <c r="J15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="K15" t="s">
         <v>37</v>
       </c>
       <c r="L15" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="M15" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="N15" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="O15" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="P15" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B16" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C16" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D16" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E16" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F16" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G16" t="s">
         <v>8</v>
       </c>
       <c r="H16">
         <v>2008</v>
       </c>
       <c r="I16">
         <v>2024</v>
       </c>
       <c r="J16" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="K16" t="s">
         <v>37</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="N16" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="O16" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="P16" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B17" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C17" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D17" t="s">
         <v>44</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>1989</v>
       </c>
       <c r="I17">
         <v>2015</v>
       </c>
       <c r="J17" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="K17" t="s">
         <v>37</v>
       </c>
       <c r="L17" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="M17" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="P17" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B18" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C18" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F18" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2001</v>
       </c>
       <c r="I18">
         <v>2013</v>
       </c>
       <c r="J18" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="K18" t="s">
         <v>37</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="P18" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B19" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C19" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D19" t="s">
         <v>44</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>34</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>2012</v>
       </c>
       <c r="I19">
         <v>2013</v>
       </c>
       <c r="J19" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="K19" t="s">
         <v>37</v>
       </c>
       <c r="L19" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M19" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="P19" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B20" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C20" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D20" t="s">
         <v>44</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>34</v>
       </c>
       <c r="G20" t="s">
         <v>35</v>
       </c>
       <c r="H20">
         <v>1990</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="K20" t="s">
         <v>37</v>
       </c>
       <c r="L20" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="M20" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="P20" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B21" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C21" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D21" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
         <v>2008</v>
       </c>
       <c r="I21">
         <v>2020</v>
       </c>
       <c r="J21" t="s">
         <v>36</v>
       </c>
       <c r="K21" t="s">
         <v>37</v>
       </c>
       <c r="L21" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="M21" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="N21" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="O21" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="P21" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B22" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C22" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D22" t="s">
         <v>44</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22" t="s">
         <v>8</v>
       </c>
       <c r="H22">
         <v>2009</v>
       </c>
       <c r="I22">
         <v>2014</v>
       </c>
       <c r="J22" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="K22" t="s">
         <v>37</v>
       </c>
       <c r="L22" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="M22" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="P22" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B23" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C23" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D23" t="s">
         <v>44</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>8</v>
       </c>
       <c r="H23">
         <v>2014</v>
       </c>
       <c r="I23">
         <v>2022</v>
       </c>
       <c r="J23" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="K23" t="s">
         <v>37</v>
       </c>
       <c r="L23" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="M23" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="P23" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B24" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C24" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D24" t="s">
         <v>44</v>
       </c>
       <c r="E24" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>35</v>
       </c>
       <c r="H24">
         <v>2013</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
         <v>36</v>
       </c>
       <c r="K24" t="s">
         <v>37</v>
       </c>
       <c r="L24" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="M24" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="P24" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B25" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C25" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D25" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="E25" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F25" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="G25" t="s">
         <v>35</v>
       </c>
       <c r="H25">
         <v>2014</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="P25" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B26" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C26" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D26" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2017</v>
       </c>
       <c r="I26">
         <v>2021</v>
       </c>
       <c r="J26" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="K26" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="L26" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="M26" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="N26" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="O26" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="P26" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B27" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C27" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="D27" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="G27" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="H27">
         <v>2024</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="K27" t="s">
         <v>37</v>
       </c>
       <c r="L27" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="M27" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="P27" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B28" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C28" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D28" t="s">
         <v>44</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28" t="s">
         <v>35</v>
       </c>
       <c r="H28">
         <v>2017</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="K28" t="s">
         <v>37</v>
       </c>
       <c r="L28" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="M28" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="P28" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B29" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="C29" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D29" t="s">
         <v>44</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2018</v>
       </c>
       <c r="I29">
         <v>2018</v>
       </c>
       <c r="J29" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="K29" t="s">
         <v>37</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="P29" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B30" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C30" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D30" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>35</v>
       </c>
       <c r="H30">
         <v>2016</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="K30" t="s">
         <v>37</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="P30" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B31" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C31" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D31" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>34</v>
       </c>
       <c r="G31" t="s">
         <v>35</v>
       </c>
       <c r="H31">
         <v>2017</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="N31" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="O31" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="P31" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B32" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C32" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D32" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="H32">
         <v>2021</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="K32" t="s">
         <v>37</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="P32" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B33" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C33" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D33" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="H33">
         <v>2021</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="K33" t="s">
         <v>37</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="P33" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B34" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C34" t="s">
-        <v>174</v>
+        <v>52</v>
       </c>
       <c r="D34" t="s">
-        <v>121</v>
+        <v>44</v>
       </c>
       <c r="E34" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="G34" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H34">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I34"/>
       <c r="J34" t="s">
-        <v>89</v>
+        <v>54</v>
       </c>
       <c r="K34" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="M34" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="N34" t="s">
-        <v>178</v>
+        <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="P34" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="B35" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C35" t="s">
-        <v>270</v>
+        <v>177</v>
       </c>
       <c r="D35" t="s">
-        <v>44</v>
+        <v>124</v>
       </c>
       <c r="E35" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F35" t="s">
-        <v>34</v>
+        <v>100</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2002</v>
+        <v>2012</v>
       </c>
       <c r="I35">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J35" t="s">
-        <v>271</v>
+        <v>92</v>
       </c>
       <c r="K35" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="L35" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="M35" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="N35" t="s">
-        <v>27</v>
+        <v>181</v>
       </c>
       <c r="O35" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="P35" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B36" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C36" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="D36" t="s">
         <v>44</v>
       </c>
       <c r="E36" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F36" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2013</v>
+        <v>2002</v>
       </c>
       <c r="I36">
         <v>2015</v>
       </c>
       <c r="J36" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="M36" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="P36" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="B37" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="C37" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="D37" t="s">
-        <v>202</v>
+        <v>44</v>
       </c>
       <c r="E37" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="F37" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H37">
         <v>2013</v>
       </c>
-      <c r="I37"/>
+      <c r="I37">
+        <v>2015</v>
+      </c>
       <c r="J37" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="K37" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="M37" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="P37" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B38" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C38" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D38" t="s">
-        <v>291</v>
+        <v>205</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G38" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H38">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I38"/>
       <c r="J38" t="s">
-        <v>229</v>
+        <v>292</v>
       </c>
       <c r="K38" t="s">
         <v>37</v>
       </c>
       <c r="L38" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="M38" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="P38" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B39" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C39" t="s">
-        <v>194</v>
+        <v>299</v>
       </c>
       <c r="D39" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="E39" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
+        <v>2012</v>
+      </c>
+      <c r="I39">
         <v>2014</v>
       </c>
-      <c r="I39">
-[...1 lines deleted...]
-      </c>
       <c r="J39" t="s">
-        <v>161</v>
+        <v>232</v>
       </c>
       <c r="K39" t="s">
         <v>37</v>
       </c>
-      <c r="L39"/>
+      <c r="L39" t="s">
+        <v>301</v>
+      </c>
       <c r="M39" t="s">
-        <v>196</v>
+        <v>302</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="P39" t="s">
-        <v>300</v>
+        <v>304</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16">
+      <c r="A40" t="s">
+        <v>305</v>
+      </c>
+      <c r="B40" t="s">
+        <v>306</v>
+      </c>
+      <c r="C40" t="s">
+        <v>197</v>
+      </c>
+      <c r="D40" t="s">
+        <v>307</v>
+      </c>
+      <c r="E40" t="s">
+        <v>81</v>
+      </c>
+      <c r="F40" t="s">
+        <v>34</v>
+      </c>
+      <c r="G40" t="s">
+        <v>22</v>
+      </c>
+      <c r="H40">
+        <v>2014</v>
+      </c>
+      <c r="I40">
+        <v>2017</v>
+      </c>
+      <c r="J40" t="s">
+        <v>164</v>
+      </c>
+      <c r="K40" t="s">
+        <v>37</v>
+      </c>
+      <c r="L40"/>
+      <c r="M40" t="s">
+        <v>199</v>
+      </c>
+      <c r="N40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" t="s">
+        <v>308</v>
+      </c>
+      <c r="P40" t="s">
+        <v>309</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">