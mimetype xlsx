--- v0 (2025-12-06)
+++ v1 (2026-10-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -293,87 +293,111 @@
                     GB/T4706.21
 ,   
                     GB4706.29
 ,   
                     GB/T18800—2017
 ,   
                     GB/T22089
 ,   
                     GB/T35758
 ,   
                     QB/T4408</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>Cookstoves, Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-21456-2024-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://openstd.samr.gov.cn/bzgk/gb/newGbInfo?hcno=F966E2FC4C7AB718356847B0DB1045E4</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Mandatory Energy Efficiency Labelling Scheme (MEELS)</t>
   </si>
   <si>
     <t>MEELS now covers eight types of prescribed products, including:,Room air conditioners (with rated cooling capacity not exceeding 7.5 kilowatts), refrigerating appliances (with rated total storage volume not exceeding 500 litres), compact fluorescent lamps (with rated wattage up to 60 watts), washing machines (with rated washing capacity not exceeding 10 kg), dehumidifiers (with rated dehumidifying capacity not exceeding 35 litres per day), televisions (with rated visible diagonal screen size exceeding 50 cm but not exceeding 250 cm), induction cookers (with rated power not less than 700 watts but not exceeding 3 500 watts for each heating unit, and with total rated power not exceeding 7 000 watts), and storage type electric water heaters (with rated water storage capacity not exceeding 50 litres). All these eight prescribed products for supply in Hong Kong are required to be listed models with reference numbers and bear energy labels.</t>
   </si>
   <si>
     <t>Hong Kong SAR of China</t>
   </si>
   <si>
     <t>Televisions, Dehumidifiers, Induction Cookstoves or Hobs, Clothes Dryers, Washing Machines, Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Storage Water Heaters, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Examples are IEC 62552; IEC 62087, IEC 62301; IEC60379</t>
   </si>
   <si>
     <t>Energy Efficiency Office, Electrical and Mechanical Services Department (EMSD)-…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/mandatory-energy-efficiency-labelling-scheme-meels</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/energylabel/en/doc/Code%20of%20Practice%202020_Eng%20(To%20be%20gazetted%20on%205.6.2020)%2020200601.pdf</t>
   </si>
   <si>
     <t>TCVN 13372:2021 Energy Efficiency for induction hobs</t>
   </si>
   <si>
     <t>This standard standard specifies the minimum energy efficiency level and the method for determining the energy consumption of an induction cooker. This policy applies to All types of induction cookers with built-in other types of cooking zones such as radiant cooking zones. It will enter into force on 1 January 2025.</t>
-  </si>
-[...1 lines deleted...]
-    <t>New</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tcvn-133722021-energy-efficiency-induction-hobs</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+13372%3A2021</t>
   </si>
   <si>
     <t>TCVN 13373:2021 - Infrared cookers</t>
   </si>
   <si>
     <t>This standard specifies minimum energy efficiency levels and methods for determining energy consumption for infrared cookers/hobs. This standard applies to infrared cookers that integrate other types of cooking zones such as induction cooking zones. This policy will enter into force on 1 April 2025.</t>
   </si>
   <si>
     <t>Induction Cookstoves or Hobs, Cooktops or Hobs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tcvn-133732021-infrared-cookers</t>
   </si>
   <si>
     <t>https://thuvienphapluat.vn/TCVN/Dien-dien-tu/TCVN-13373-2021-Bep-hong-ngoai-Hieu-suat-nang-luong-920208.aspx</t>
   </si>
   <si>
     <t>The Hong Kong Voluntary Energy Efficiency Labelling Scheme for Induction Cookers</t>
   </si>
@@ -722,51 +746,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:P14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1185,223 +1209,269 @@
       </c>
       <c r="O9" t="s">
         <v>81</v>
       </c>
       <c r="P9" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>83</v>
       </c>
       <c r="B10" t="s">
         <v>84</v>
       </c>
       <c r="C10" t="s">
         <v>85</v>
       </c>
       <c r="D10" t="s">
         <v>86</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" t="s">
         <v>87</v>
       </c>
-      <c r="G10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I10"/>
       <c r="J10" t="s">
         <v>88</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
+      <c r="L10"/>
+      <c r="M10" t="s">
         <v>89</v>
       </c>
-      <c r="M10" t="s">
+      <c r="N10" t="s">
+        <v>80</v>
+      </c>
+      <c r="O10" t="s">
         <v>90</v>
       </c>
-      <c r="N10" t="s">
-[...2 lines deleted...]
-      <c r="O10" t="s">
+      <c r="P10" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>92</v>
+      </c>
+      <c r="B11" t="s">
         <v>93</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>94</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="G11" t="s">
-        <v>95</v>
+        <v>49</v>
       </c>
       <c r="H11">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>2008</v>
+      </c>
+      <c r="I11">
+        <v>2020</v>
+      </c>
       <c r="J11" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11"/>
+      <c r="L11" t="s">
+        <v>98</v>
+      </c>
       <c r="M11" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="N11" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="O11" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P11" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B12" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>100</v>
+        <v>67</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="H12">
         <v>2021</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>50</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
         <v>51</v>
       </c>
       <c r="N12" t="s">
         <v>52</v>
       </c>
       <c r="O12" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="P12" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B13" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C13" t="s">
-        <v>85</v>
+        <v>46</v>
       </c>
       <c r="D13" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="E13" t="s">
-        <v>105</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>106</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>49</v>
+        <v>87</v>
       </c>
       <c r="H13">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13" t="s">
-        <v>108</v>
+        <v>51</v>
       </c>
       <c r="N13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="O13" t="s">
         <v>109</v>
       </c>
       <c r="P13" t="s">
         <v>110</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" t="s">
+        <v>111</v>
+      </c>
+      <c r="B14" t="s">
+        <v>112</v>
+      </c>
+      <c r="C14" t="s">
+        <v>94</v>
+      </c>
+      <c r="D14" t="s">
+        <v>67</v>
+      </c>
+      <c r="E14" t="s">
+        <v>113</v>
+      </c>
+      <c r="F14" t="s">
+        <v>114</v>
+      </c>
+      <c r="G14" t="s">
+        <v>49</v>
+      </c>
+      <c r="H14">
+        <v>2012</v>
+      </c>
+      <c r="I14">
+        <v>2020</v>
+      </c>
+      <c r="J14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>115</v>
+      </c>
+      <c r="M14" t="s">
+        <v>116</v>
+      </c>
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
+        <v>117</v>
+      </c>
+      <c r="P14" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">