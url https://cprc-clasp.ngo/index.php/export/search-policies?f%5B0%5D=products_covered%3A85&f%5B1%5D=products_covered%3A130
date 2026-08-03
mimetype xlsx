--- v0 (2026-02-03)
+++ v1 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="308">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -585,50 +585,59 @@
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFFA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 38448-2025 Minimum allowable values and grades of the energy efficiency and water efficiency for smart toilets</t>
   </si>
   <si>
     <t>This standard revises energy efficiency and water efficiency standards and rating for smart toilets. It replaces GB 38448-2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency-0</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3850811E06397BE0A0A2D54</t>
   </si>
   <si>
+    <t>The standard raises energy efficiency and water efficiency for smart toilets. It will replace GB 38448-2019 and be effective starting April 2027.</t>
+  </si>
+  <si>
+    <t>September 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
+  </si>
+  <si>
     <t>Indian Standard for Requirements For Water Efficient Plumbing Products (WEPP): Part 2 Sanitary Fittings</t>
   </si>
   <si>
     <t>This standard covers requirements for assessment and star ratingof sanitary fittings, such as faucets (taps) and showerheads,for their performance based on water efficiency,which are in addition to the requirements specified in relevant Indian Standards as applicable.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>Bureau of Indian Standards</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/indian-standard-requirements-water-efficient-plumbing-products-wepp-part-2-sanitary</t>
   </si>
   <si>
     <t>https://bis.gov.in/wp-content/uploads/2020/08/write-up-for-publicity-of-WC-drafts-for-WEPP.pdf</t>
   </si>
   <si>
     <t>Korea Eco label Standards EL 228 Urinals</t>
@@ -736,50 +745,77 @@
     <t>https://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standards for Chilled/Warm/Hot Drinking Water Dispensers</t>
   </si>
   <si>
     <t>This policy contains MEPS for residential and commercial chilled/warm/hot drinking water dispensers.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-chilledwarmhot-drinking-water-dispensers</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standards for Warm/Hot Drinking Water Dispensers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-warmhot-drinking-water-dispensers</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standards for Water Dispensers Supplied by Packaged Drinking Water</t>
   </si>
   <si>
     <t>This policy contains MEPS for residential and commercial water dispensers supplied by packaged drinking water.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/minimum-energy-performance-standards-water-dispensers-supplied-packaged-drinking-water</t>
+  </si>
+  <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
   </si>
   <si>
     <t>Thai Green Label Scheme - Faucets and water saving equipment TGL-11-R3-17</t>
   </si>
   <si>
     <t>These criteria shall apply to faucets and water-saving equipment including faucets for sinks, faucets for washbasins, self-closing faucets for washbasins, automatic faucets for sanitary wares, shower units, rinsing sprays, flush valves for urinals, and flush valves for toilets.</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TIS 2067, TIS 1277 (faucets for sinks)
 ,   
                     TIS 2067, TIS 1278 (faucets for wash basins)
 ,   
                     TIS 2067, TIS 1377 (self-closing faucets for wash basins)
 ,   
                     TIS 2147 (automatic faucets for sanitary wares)
 ,   
                     TIS 2066, TIS 1187 (shower units)
 ,   
                     TIS 1497 (rinsing sprays)
 ,   
                     TIS 1094 (flush valves for urinals)
 ,   
@@ -1265,71 +1301,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P49"/>
+  <dimension ref="A1:P51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="643.986" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2741,952 +2777,1048 @@
       <c r="I30">
         <v>2025</v>
       </c>
       <c r="J30" t="s">
         <v>178</v>
       </c>
       <c r="K30" t="s">
         <v>184</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
         <v>185</v>
       </c>
       <c r="N30" t="s">
         <v>186</v>
       </c>
       <c r="O30" t="s">
         <v>187</v>
       </c>
       <c r="P30" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>182</v>
+      </c>
+      <c r="B31" t="s">
         <v>189</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
+        <v>32</v>
+      </c>
+      <c r="D31" t="s">
+        <v>33</v>
+      </c>
+      <c r="E31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H31">
+        <v>2019</v>
+      </c>
+      <c r="I31">
+        <v>2025</v>
+      </c>
+      <c r="J31" t="s">
         <v>190</v>
       </c>
-      <c r="C31" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="K31" t="s">
-        <v>37</v>
+        <v>184</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="N31" t="s">
-        <v>39</v>
+        <v>186</v>
       </c>
       <c r="O31" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="P31" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="B32" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="C32" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="D32" t="s">
-        <v>43</v>
+        <v>120</v>
       </c>
       <c r="E32" t="s">
         <v>54</v>
       </c>
       <c r="F32" t="s">
-        <v>55</v>
+        <v>195</v>
       </c>
       <c r="G32" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="H32"/>
+      <c r="I32"/>
       <c r="J32" t="s">
-        <v>121</v>
+        <v>142</v>
       </c>
       <c r="K32" t="s">
         <v>37</v>
       </c>
-      <c r="L32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L32"/>
       <c r="M32" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="N32" t="s">
         <v>39</v>
       </c>
       <c r="O32" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="P32" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="B33" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="C33" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D33" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E33" t="s">
         <v>54</v>
       </c>
       <c r="F33" t="s">
         <v>55</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="I33">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="J33" t="s">
         <v>121</v>
       </c>
       <c r="K33" t="s">
         <v>37</v>
       </c>
       <c r="L33" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="M33" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="N33" t="s">
         <v>39</v>
       </c>
       <c r="O33" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="P33" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B34" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C34" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D34" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E34" t="s">
         <v>54</v>
       </c>
       <c r="F34" t="s">
         <v>55</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>1994</v>
+        <v>2001</v>
       </c>
       <c r="I34">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="J34" t="s">
         <v>121</v>
       </c>
       <c r="K34" t="s">
         <v>37</v>
       </c>
       <c r="L34" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="M34" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="N34" t="s">
         <v>39</v>
       </c>
       <c r="O34" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="P34" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="B35" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C35" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D35" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="E35" t="s">
         <v>54</v>
       </c>
       <c r="F35" t="s">
         <v>55</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="I35">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J35" t="s">
         <v>121</v>
       </c>
       <c r="K35" t="s">
         <v>37</v>
       </c>
       <c r="L35" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="M35" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="N35" t="s">
         <v>39</v>
       </c>
       <c r="O35" t="s">
+        <v>215</v>
+      </c>
+      <c r="P35" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>217</v>
+      </c>
+      <c r="B36" t="s">
         <v>218</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
+        <v>202</v>
+      </c>
+      <c r="D36" t="s">
+        <v>47</v>
+      </c>
+      <c r="E36" t="s">
+        <v>54</v>
+      </c>
+      <c r="F36" t="s">
+        <v>55</v>
+      </c>
+      <c r="G36" t="s">
+        <v>22</v>
+      </c>
+      <c r="H36">
+        <v>1992</v>
+      </c>
+      <c r="I36">
+        <v>2012</v>
+      </c>
+      <c r="J36" t="s">
+        <v>121</v>
+      </c>
+      <c r="K36" t="s">
+        <v>37</v>
+      </c>
+      <c r="L36" t="s">
+        <v>209</v>
+      </c>
+      <c r="M36" t="s">
+        <v>204</v>
+      </c>
+      <c r="N36" t="s">
+        <v>39</v>
+      </c>
+      <c r="O36" t="s">
         <v>219</v>
       </c>
-      <c r="C36" t="s">
+      <c r="P36" t="s">
         <v>220</v>
-      </c>
-[...33 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="B37" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="C37" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="D37" t="s">
-        <v>47</v>
+        <v>108</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>35</v>
       </c>
       <c r="H37">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>90</v>
+        <v>224</v>
       </c>
       <c r="K37" t="s">
-        <v>184</v>
+        <v>111</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="N37" t="s">
-        <v>27</v>
+        <v>226</v>
       </c>
       <c r="O37" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="P37" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B38" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C38" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D38" t="s">
         <v>47</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
         <v>35</v>
       </c>
       <c r="H38">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>90</v>
       </c>
       <c r="K38" t="s">
         <v>184</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
+        <v>233</v>
+      </c>
+      <c r="P38" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>235</v>
       </c>
-      <c r="B39"/>
+      <c r="B39" t="s">
+        <v>236</v>
+      </c>
       <c r="C39" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D39" t="s">
         <v>47</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>35</v>
       </c>
       <c r="H39">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>90</v>
       </c>
       <c r="K39" t="s">
         <v>184</v>
       </c>
       <c r="L39"/>
       <c r="M39" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="P39" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="B40" t="s">
         <v>238</v>
       </c>
+      <c r="B40"/>
       <c r="C40" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D40" t="s">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>35</v>
       </c>
       <c r="H40">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
         <v>90</v>
       </c>
       <c r="K40" t="s">
         <v>184</v>
       </c>
       <c r="L40"/>
       <c r="M40" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
         <v>239</v>
       </c>
       <c r="P40" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>240</v>
       </c>
       <c r="B41" t="s">
         <v>241</v>
       </c>
       <c r="C41" t="s">
+        <v>231</v>
+      </c>
+      <c r="D41" t="s">
+        <v>89</v>
+      </c>
+      <c r="E41" t="s">
+        <v>20</v>
+      </c>
+      <c r="F41" t="s">
+        <v>21</v>
+      </c>
+      <c r="G41" t="s">
+        <v>35</v>
+      </c>
+      <c r="H41">
+        <v>2020</v>
+      </c>
+      <c r="I41"/>
+      <c r="J41" t="s">
+        <v>90</v>
+      </c>
+      <c r="K41" t="s">
+        <v>184</v>
+      </c>
+      <c r="L41"/>
+      <c r="M41" t="s">
+        <v>232</v>
+      </c>
+      <c r="N41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O41" t="s">
         <v>242</v>
       </c>
-      <c r="D41" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="P41" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B42" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="C42" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="D42" t="s">
         <v>108</v>
       </c>
       <c r="E42" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>250</v>
+        <v>21</v>
       </c>
       <c r="G42" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="H42">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="K42" t="s">
         <v>111</v>
       </c>
-      <c r="L42"/>
+      <c r="L42" t="s">
+        <v>247</v>
+      </c>
       <c r="M42" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="N42" t="s">
-        <v>114</v>
+        <v>249</v>
       </c>
       <c r="O42" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="P42" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="B43" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C43" t="s">
-        <v>32</v>
+        <v>254</v>
       </c>
       <c r="D43" t="s">
-        <v>257</v>
+        <v>47</v>
       </c>
       <c r="E43" t="s">
         <v>54</v>
       </c>
       <c r="F43" t="s">
         <v>55</v>
       </c>
       <c r="G43" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H43">
+        <v>2011</v>
+      </c>
+      <c r="I43">
         <v>2017</v>
       </c>
-      <c r="I43"/>
       <c r="J43" t="s">
-        <v>36</v>
+        <v>110</v>
       </c>
       <c r="K43" t="s">
         <v>37</v>
       </c>
-      <c r="L43"/>
+      <c r="L43" t="s">
+        <v>255</v>
+      </c>
       <c r="M43" t="s">
-        <v>59</v>
+        <v>256</v>
       </c>
       <c r="N43" t="s">
         <v>39</v>
       </c>
       <c r="O43" t="s">
+        <v>257</v>
+      </c>
+      <c r="P43" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>259</v>
+      </c>
+      <c r="B44" t="s">
         <v>260</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>261</v>
       </c>
-      <c r="C44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" t="s">
-        <v>263</v>
+        <v>108</v>
       </c>
       <c r="E44" t="s">
         <v>54</v>
       </c>
       <c r="F44" t="s">
-        <v>34</v>
+        <v>262</v>
       </c>
       <c r="G44" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H44">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I44"/>
       <c r="J44" t="s">
-        <v>121</v>
+        <v>263</v>
       </c>
       <c r="K44" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L44" t="s">
+        <v>111</v>
+      </c>
+      <c r="L44"/>
+      <c r="M44" t="s">
         <v>264</v>
       </c>
-      <c r="M44" t="s">
+      <c r="N44" t="s">
+        <v>114</v>
+      </c>
+      <c r="O44" t="s">
         <v>265</v>
       </c>
-      <c r="N44" t="s">
-[...2 lines deleted...]
-      <c r="O44" t="s">
+      <c r="P44" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>267</v>
+      </c>
+      <c r="B45" t="s">
         <v>268</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
+        <v>32</v>
+      </c>
+      <c r="D45" t="s">
         <v>269</v>
-      </c>
-[...4 lines deleted...]
-        <v>270</v>
       </c>
       <c r="E45" t="s">
         <v>54</v>
       </c>
       <c r="F45" t="s">
         <v>55</v>
       </c>
       <c r="G45" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H45">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I45">
         <v>2017</v>
       </c>
+      <c r="I45"/>
       <c r="J45" t="s">
-        <v>142</v>
+        <v>36</v>
       </c>
       <c r="K45" t="s">
         <v>37</v>
       </c>
       <c r="L45"/>
       <c r="M45" t="s">
-        <v>271</v>
+        <v>59</v>
       </c>
       <c r="N45" t="s">
         <v>39</v>
       </c>
       <c r="O45" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="P45" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>272</v>
+      </c>
+      <c r="B46" t="s">
+        <v>273</v>
+      </c>
+      <c r="C46" t="s">
         <v>274</v>
       </c>
-      <c r="B46" t="s">
+      <c r="D46" t="s">
         <v>275</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E46" t="s">
         <v>54</v>
       </c>
       <c r="F46" t="s">
-        <v>276</v>
+        <v>34</v>
       </c>
       <c r="G46" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H46">
-        <v>2007</v>
-[...1 lines deleted...]
-      <c r="I46"/>
+        <v>2015</v>
+      </c>
+      <c r="I46">
+        <v>2016</v>
+      </c>
       <c r="J46" t="s">
         <v>121</v>
       </c>
       <c r="K46" t="s">
         <v>37</v>
       </c>
       <c r="L46" t="s">
+        <v>276</v>
+      </c>
+      <c r="M46" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="N46" t="s">
         <v>39</v>
       </c>
       <c r="O46" t="s">
+        <v>278</v>
+      </c>
+      <c r="P46" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>280</v>
+      </c>
+      <c r="B47" t="s">
         <v>281</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
+        <v>194</v>
+      </c>
+      <c r="D47" t="s">
         <v>282</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E47" t="s">
         <v>54</v>
       </c>
       <c r="F47" t="s">
-        <v>276</v>
+        <v>55</v>
       </c>
       <c r="G47" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H47">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I47"/>
+        <v>2011</v>
+      </c>
+      <c r="I47">
+        <v>2017</v>
+      </c>
       <c r="J47" t="s">
-        <v>121</v>
+        <v>142</v>
       </c>
       <c r="K47" t="s">
         <v>37</v>
       </c>
-      <c r="L47" t="s">
+      <c r="L47"/>
+      <c r="M47" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="N47" t="s">
         <v>39</v>
       </c>
       <c r="O47" t="s">
         <v>284</v>
       </c>
       <c r="P47" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>286</v>
       </c>
       <c r="B48" t="s">
         <v>287</v>
       </c>
       <c r="C48" t="s">
         <v>18</v>
       </c>
       <c r="D48" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E48" t="s">
         <v>54</v>
       </c>
       <c r="F48" t="s">
-        <v>276</v>
+        <v>288</v>
       </c>
       <c r="G48" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H48">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2007</v>
+      </c>
+      <c r="I48"/>
       <c r="J48" t="s">
         <v>121</v>
       </c>
       <c r="K48" t="s">
         <v>37</v>
       </c>
       <c r="L48" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="M48" t="s">
-        <v>278</v>
+        <v>290</v>
       </c>
       <c r="N48" t="s">
         <v>39</v>
       </c>
       <c r="O48" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="P48" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B49" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C49" t="s">
         <v>18</v>
       </c>
       <c r="D49" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="E49" t="s">
         <v>54</v>
       </c>
       <c r="F49" t="s">
-        <v>276</v>
+        <v>288</v>
       </c>
       <c r="G49" t="s">
         <v>35</v>
       </c>
       <c r="H49">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
         <v>121</v>
       </c>
       <c r="K49" t="s">
         <v>37</v>
       </c>
       <c r="L49" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="M49" t="s">
-        <v>278</v>
+        <v>290</v>
       </c>
       <c r="N49" t="s">
         <v>39</v>
       </c>
       <c r="O49" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="P49" t="s">
-        <v>295</v>
+        <v>297</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16">
+      <c r="A50" t="s">
+        <v>298</v>
+      </c>
+      <c r="B50" t="s">
+        <v>299</v>
+      </c>
+      <c r="C50" t="s">
+        <v>18</v>
+      </c>
+      <c r="D50" t="s">
+        <v>45</v>
+      </c>
+      <c r="E50" t="s">
+        <v>54</v>
+      </c>
+      <c r="F50" t="s">
+        <v>288</v>
+      </c>
+      <c r="G50" t="s">
+        <v>22</v>
+      </c>
+      <c r="H50">
+        <v>2018</v>
+      </c>
+      <c r="I50">
+        <v>2018</v>
+      </c>
+      <c r="J50" t="s">
+        <v>121</v>
+      </c>
+      <c r="K50" t="s">
+        <v>37</v>
+      </c>
+      <c r="L50" t="s">
+        <v>300</v>
+      </c>
+      <c r="M50" t="s">
+        <v>290</v>
+      </c>
+      <c r="N50" t="s">
+        <v>39</v>
+      </c>
+      <c r="O50" t="s">
+        <v>301</v>
+      </c>
+      <c r="P50" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16">
+      <c r="A51" t="s">
+        <v>303</v>
+      </c>
+      <c r="B51" t="s">
+        <v>304</v>
+      </c>
+      <c r="C51" t="s">
+        <v>18</v>
+      </c>
+      <c r="D51" t="s">
+        <v>33</v>
+      </c>
+      <c r="E51" t="s">
+        <v>54</v>
+      </c>
+      <c r="F51" t="s">
+        <v>288</v>
+      </c>
+      <c r="G51" t="s">
+        <v>35</v>
+      </c>
+      <c r="H51">
+        <v>2014</v>
+      </c>
+      <c r="I51"/>
+      <c r="J51" t="s">
+        <v>121</v>
+      </c>
+      <c r="K51" t="s">
+        <v>37</v>
+      </c>
+      <c r="L51" t="s">
+        <v>305</v>
+      </c>
+      <c r="M51" t="s">
+        <v>290</v>
+      </c>
+      <c r="N51" t="s">
+        <v>39</v>
+      </c>
+      <c r="O51" t="s">
+        <v>306</v>
+      </c>
+      <c r="P51" t="s">
+        <v>307</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">