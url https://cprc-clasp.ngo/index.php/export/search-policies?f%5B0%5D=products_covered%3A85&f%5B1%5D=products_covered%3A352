--- v1 (2026-02-03)
+++ v2 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -165,50 +165,71 @@
     <t>Agricultural Pumps, Pumps Other</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>ANSI/HI 14.6-2011</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nom-006-ener-2015-electromechanical-energy-efficiency-deep-well-pumping-systems-operation</t>
   </si>
   <si>
     <t>https://dof.gob.mx/nota_detalle.php?codigo=5393140&amp;fecha=21/05/2015#gsc.tab=0</t>
+  </si>
+  <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
   </si>
   <si>
     <t>Schedule 13 - Diesel Engine Driven Monoset Pumps for Agricultural purposes</t>
   </si>
   <si>
     <t>This schedule specifies the minimum fuel consumption and labeling instructions for  Diesel Engine Driven Monoset Pumps for Agricultural purposes being manufactured, imported, or sold in India. The scope covers Diesel Engine Driven Monoset Pumps for clear, cold, fresh water for agricultural purposes within the range of 2 HP to 10 HP for which the Schedule is applicable.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Agricultural Pumps</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>Oil</t>
   </si>
@@ -587,51 +608,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P7"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="116.686" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="438.75" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -815,184 +836,232 @@
       </c>
       <c r="L4" t="s">
         <v>46</v>
       </c>
       <c r="M4" t="s">
         <v>47</v>
       </c>
       <c r="N4" t="s">
         <v>48</v>
       </c>
       <c r="O4" t="s">
         <v>49</v>
       </c>
       <c r="P4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>51</v>
       </c>
       <c r="B5" t="s">
         <v>52</v>
       </c>
       <c r="C5" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="F5" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H5">
-        <v>2015</v>
+        <v>2025</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5" t="s">
+        <v>54</v>
+      </c>
+      <c r="M5" t="s">
+        <v>47</v>
+      </c>
+      <c r="N5" t="s">
+        <v>55</v>
+      </c>
+      <c r="O5" t="s">
+        <v>56</v>
+      </c>
+      <c r="P5" t="s">
         <v>57</v>
-      </c>
-[...16 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" t="s">
+        <v>60</v>
+      </c>
+      <c r="D6" t="s">
+        <v>61</v>
+      </c>
+      <c r="E6" t="s">
+        <v>62</v>
+      </c>
+      <c r="F6" t="s">
         <v>63</v>
       </c>
-      <c r="B6" t="s">
+      <c r="G6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6">
+        <v>2015</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6" t="s">
         <v>64</v>
       </c>
-      <c r="C6" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K6" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="L6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M6" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="N6" t="s">
         <v>48</v>
       </c>
       <c r="O6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B7" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C7" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E7" t="s">
+        <v>62</v>
+      </c>
+      <c r="F7" t="s">
+        <v>63</v>
+      </c>
+      <c r="G7" t="s">
+        <v>43</v>
+      </c>
+      <c r="H7">
+        <v>2008</v>
+      </c>
+      <c r="I7">
+        <v>2019</v>
+      </c>
+      <c r="J7" t="s">
+        <v>64</v>
+      </c>
+      <c r="K7" t="s">
+        <v>45</v>
+      </c>
+      <c r="L7" t="s">
+        <v>72</v>
+      </c>
+      <c r="M7" t="s">
+        <v>67</v>
+      </c>
+      <c r="N7" t="s">
+        <v>48</v>
+      </c>
+      <c r="O7" t="s">
+        <v>73</v>
+      </c>
+      <c r="P7" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C8" t="s">
+        <v>77</v>
+      </c>
+      <c r="D8" t="s">
         <v>19</v>
       </c>
-      <c r="E7" t="s">
-[...5 lines deleted...]
-      <c r="G7" t="s">
+      <c r="E8" t="s">
+        <v>62</v>
+      </c>
+      <c r="F8" t="s">
+        <v>78</v>
+      </c>
+      <c r="G8" t="s">
         <v>22</v>
       </c>
-      <c r="H7">
+      <c r="H8">
         <v>2019</v>
       </c>
-      <c r="I7"/>
-[...3 lines deleted...]
-      <c r="K7" t="s">
+      <c r="I8"/>
+      <c r="J8" t="s">
+        <v>79</v>
+      </c>
+      <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L7"/>
-[...3 lines deleted...]
-      <c r="N7" t="s">
+      <c r="L8"/>
+      <c r="M8" t="s">
+        <v>80</v>
+      </c>
+      <c r="N8" t="s">
         <v>27</v>
       </c>
-      <c r="O7" t="s">
-[...3 lines deleted...]
-        <v>75</v>
+      <c r="O8" t="s">
+        <v>81</v>
+      </c>
+      <c r="P8" t="s">
+        <v>82</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">