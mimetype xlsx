--- v0 (2026-02-03)
+++ v1 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -446,50 +446,77 @@
   <si>
     <t>MEPS for Electrical cooler and Heater for drinking - water storage</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/meps-electrical-cooler-and-heater-drinking-water-storage</t>
   </si>
   <si>
     <t>Ministerial Regulations Prescribing High Efficiency Cold Water Dispenser and Hot-Cold Water Dispenser, B.E. 2564 (2021)</t>
   </si>
   <si>
     <t>The ministerial regulation covers a drinking water dispenser that lowers the temperature of the water, with the size of the cold water tank inside the machine, not more than 6 liters and using a single-phase current with a voltage not exceeding 250 volts or using a 3-phase electric current with a voltage of not more than 480 volts and having Power frequency 50 hertz. It includes hot and cold water dispenser that raises the temperature of drinking water in the hot water section and lowers the temperature of drinking water in the cold water section, with the size of the hot water tank inside the machine, not more than 5 liters and the size of the cold water tank inside the machine not more than 6 liters and using single-phase electricity, voltage not more than 250 volts, or using type 3 electricity phase, voltage not more than 480 volts and electric frequency 50 hertz.</t>
   </si>
   <si>
     <t>High Energy Performance Standard</t>
   </si>
   <si>
     <t>Department of Alternative Energy Development and Efficiency, Ministry of Energy…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ministerial-regulations-prescribing-high-efficiency-cold-water-dispenser-and-hot-cold</t>
   </si>
   <si>
     <t>http://www.ratchakitcha.soc.go.th/DATA/PDF/2564/A/028/T_0016.PDF</t>
   </si>
   <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
+  </si>
+  <si>
     <t>Regulations, methods, and inspection measures of energy consumption standards and energy efficiency grade labeling for ice-warm-hot drinking water machines</t>
   </si>
   <si>
     <t>The ice-warm-hot drinking water machine set in this announcement covers goods in compliance with Clause 13516 of Chinese National Standards; which are subjected to inspection by the Bureau of Standards Metrology and Inspection</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/regulations-methods-and-inspection-measures-energy-consumption-standards-and-energy-0</t>
   </si>
   <si>
     <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=40</t>
   </si>
   <si>
     <t>Regulations, methods, and inspection measures of energy consumption standards and energy efficiency grade labeling for warm-hot drinking water machines</t>
   </si>
   <si>
     <t>The warm-hot drinking water machine -Machine- set in this announcement covers goods in compliance with Clause 13516 of Chinese National Standards; which are subjected to inspection by the Bureau of Standards Metrology and Inspection</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/regulations-methods-and-inspection-measures-energy-consumption-standards-and-energy</t>
   </si>
   <si>
     <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=39</t>
   </si>
   <si>
     <t>Requirements on the Minimal Energy Performance Standard and Energy Efficiency Rating Labeling and Inspection of Ice-warm-hot --IWH-- water dispenser</t>
@@ -498,53 +525,50 @@
     <t>The IWH water dispensers of this regulation are those compliant with CNS3910 and contained in list of products requiring inspection by the Bureau of Standards Metrology and Inspection</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/requirements-minimal-energy-performance-standard-and-energy-efficiency-rating-labeling-0</t>
   </si>
   <si>
     <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=44</t>
   </si>
   <si>
     <t>Requirements on the Minimal Energy Performance Standard and Energy Efficiency Rating Labeling and Inspection of Warm-hot --WH--water dispenser</t>
   </si>
   <si>
     <t>The WH water dispensers of this regulation are those compliant with CNS3910 and contained in list of products requiring inspection by the Bureau of Standards Metrology and Inspection</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/requirements-minimal-energy-performance-standard-and-energy-efficiency-rating-labeling-1</t>
   </si>
   <si>
     <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=45</t>
   </si>
   <si>
     <t>Sello FIDE No. 4137 - Water Dispensers</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for water dispensers: units for cooling only, or cooling and heating, can be equipped with a refrigerated compartment, for commercial use with water gallon demijohns between 15.14 and 18.90 liters (4-5 gallons), operating voltage of 120V or 127V at a nominal frequency of 60Hz.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mexico</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>NOM-015-ENER / NOM-003-SCFI / NMX-J-521/1-ANCE</t>
   </si>
   <si>
     <t>Fideicomiso para el Ahorro de Energía Eléctrica (FIDE) - Trust for Saving Elect…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/sello-fide-no-4137-water-dispensers</t>
   </si>
   <si>
     <t>https://www.fide.org.mx/wp-content/uploads/sello-fide/especificaciones/esp4137_01.pdf</t>
   </si>
   <si>
     <t>Thai Green Label Scheme - Water Dispenser TGL-97-R1-20</t>
   </si>
   <si>
     <t>These criteria shall apply to hot and cold water dispensers and compressed cold water dispensers (compression type) with a cold water tank capacity of no more than 6 liters, a hot water tank capacity of no more than 5 liters, and voltage that does not exceed 250 V.</t>
   </si>
   <si>
     <t>TIS 2461</t>
   </si>
@@ -947,51 +971,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P28"/>
+  <dimension ref="A1:P29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="183.955" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1038.032" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="94.263" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1899,464 +1923,512 @@
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
         <v>141</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
         <v>142</v>
       </c>
       <c r="P19" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>144</v>
       </c>
       <c r="B20" t="s">
         <v>145</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>146</v>
       </c>
       <c r="D20" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="E20" t="s">
         <v>76</v>
       </c>
       <c r="F20" t="s">
-        <v>77</v>
+        <v>40</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H20">
-        <v>2016</v>
+        <v>2025</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>52</v>
+        <v>147</v>
       </c>
       <c r="K20" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L20"/>
+        <v>42</v>
+      </c>
+      <c r="L20" t="s">
+        <v>148</v>
+      </c>
       <c r="M20" t="s">
-        <v>54</v>
+        <v>149</v>
       </c>
       <c r="N20" t="s">
-        <v>27</v>
+        <v>150</v>
       </c>
       <c r="O20" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="P20" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B21" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21" t="s">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>76</v>
       </c>
       <c r="F21" t="s">
         <v>77</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
         <v>2016</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>52</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
         <v>54</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="P21" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B22" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>76</v>
       </c>
       <c r="F22" t="s">
-        <v>100</v>
+        <v>77</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
         <v>52</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
         <v>54</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="P22" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="B23" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23" t="s">
         <v>19</v>
       </c>
       <c r="E23" t="s">
-        <v>20</v>
+        <v>76</v>
       </c>
       <c r="F23" t="s">
         <v>100</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>2018</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>52</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
         <v>54</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="P23" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="B24" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C24" t="s">
-        <v>162</v>
+        <v>50</v>
       </c>
       <c r="D24" t="s">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="G24" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="H24">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I24"/>
       <c r="J24" t="s">
-        <v>163</v>
+        <v>52</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
-      <c r="L24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24" t="s">
-        <v>165</v>
+        <v>54</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="P24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C25" t="s">
-        <v>84</v>
+        <v>146</v>
       </c>
       <c r="D25" t="s">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>51</v>
       </c>
       <c r="H25">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="I25">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="J25" t="s">
-        <v>41</v>
+        <v>171</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="M25" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="P25" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C26" t="s">
-        <v>176</v>
+        <v>84</v>
       </c>
       <c r="D26" t="s">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>51</v>
       </c>
       <c r="H26">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I26">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="J26" t="s">
-        <v>177</v>
+        <v>41</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
-      <c r="L26"/>
+      <c r="L26" t="s">
+        <v>178</v>
+      </c>
       <c r="M26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="P26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C27" t="s">
-        <v>84</v>
+        <v>184</v>
       </c>
       <c r="D27" t="s">
-        <v>183</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="H27">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I27"/>
+        <v>2013</v>
+      </c>
+      <c r="I27">
+        <v>2020</v>
+      </c>
       <c r="J27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="P27" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B28" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C28" t="s">
-        <v>190</v>
+        <v>84</v>
       </c>
       <c r="D28" t="s">
-        <v>38</v>
+        <v>191</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>191</v>
+        <v>40</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
         <v>192</v>
       </c>
       <c r="K28" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
         <v>193</v>
       </c>
       <c r="N28" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O28" t="s">
         <v>194</v>
       </c>
       <c r="P28" t="s">
         <v>195</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" t="s">
+        <v>196</v>
+      </c>
+      <c r="B29" t="s">
+        <v>197</v>
+      </c>
+      <c r="C29" t="s">
+        <v>198</v>
+      </c>
+      <c r="D29" t="s">
+        <v>38</v>
+      </c>
+      <c r="E29" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" t="s">
+        <v>199</v>
+      </c>
+      <c r="G29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H29">
+        <v>2019</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29" t="s">
+        <v>200</v>
+      </c>
+      <c r="K29" t="s">
+        <v>42</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29" t="s">
+        <v>201</v>
+      </c>
+      <c r="N29" t="s">
+        <v>45</v>
+      </c>
+      <c r="O29" t="s">
+        <v>202</v>
+      </c>
+      <c r="P29" t="s">
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">