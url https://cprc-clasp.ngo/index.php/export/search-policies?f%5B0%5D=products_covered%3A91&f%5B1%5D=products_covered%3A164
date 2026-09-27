--- v2 (2026-06-10)
+++ v3 (2026-09-27)
@@ -681,65 +681,65 @@
     <t>https://cprc-clasp.ngo/index.php/policies/esdm-ministerial-decree-no-87kek01meme2025-drinking-water-dispensers</t>
   </si>
   <si>
     <t>https://simebtke.esdm.go.id/sinergi/program_konservasi_energi/detail/1/regulasi-dan-standar-konservasi-energi</t>
   </si>
   <si>
     <t>Fluorescent tubes</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/fluorescent-tubes</t>
   </si>
   <si>
     <t>http://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
-[...7 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB 30978-2014 Minimum allowable values of the energy efficiency and energy efficiency grades for water dispensers</t>
   </si>
   <si>
     <t>Applies to the hot or cold water dispensers with rated voltage not exceeding 250 V. Does not apply to the instant hot water dispensers with rated power of more than 4 000 W.</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB 4706.1; GB/T 22090-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30978-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FF8FD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb19043-2013-minimum-allowable-values-energy-efficiency-grades-double-capped-fluorescent</t>
   </si>
@@ -3668,201 +3668,201 @@
       </c>
       <c r="D29" t="s">
         <v>174</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>8</v>
       </c>
       <c r="H29">
         <v>2013</v>
       </c>
       <c r="I29">
         <v>2026</v>
       </c>
       <c r="J29" t="s">
         <v>219</v>
       </c>
       <c r="K29" t="s">
         <v>36</v>
       </c>
-      <c r="L29"/>
+      <c r="L29" t="s">
+        <v>220</v>
+      </c>
       <c r="M29" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="P29" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>217</v>
       </c>
       <c r="B30" t="s">
         <v>218</v>
       </c>
       <c r="C30" t="s">
         <v>81</v>
       </c>
       <c r="D30" t="s">
         <v>174</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>8</v>
       </c>
       <c r="H30">
         <v>2013</v>
       </c>
       <c r="I30">
         <v>2026</v>
       </c>
       <c r="J30" t="s">
         <v>219</v>
       </c>
       <c r="K30" t="s">
         <v>36</v>
       </c>
-      <c r="L30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L30"/>
       <c r="M30" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
         <v>224</v>
       </c>
       <c r="P30" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>225</v>
       </c>
       <c r="B31" t="s">
         <v>226</v>
       </c>
       <c r="C31" t="s">
         <v>81</v>
       </c>
       <c r="D31" t="s">
         <v>82</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>54</v>
       </c>
       <c r="H31">
         <v>2015</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
         <v>75</v>
       </c>
       <c r="K31" t="s">
         <v>36</v>
       </c>
       <c r="L31" t="s">
         <v>227</v>
       </c>
       <c r="M31" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
         <v>228</v>
       </c>
       <c r="P31" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>230</v>
       </c>
       <c r="B32" t="s">
         <v>231</v>
       </c>
       <c r="C32" t="s">
         <v>81</v>
       </c>
       <c r="D32" t="s">
         <v>53</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2003</v>
       </c>
       <c r="I32">
         <v>2013</v>
       </c>
       <c r="J32" t="s">
         <v>75</v>
       </c>
       <c r="K32" t="s">
         <v>36</v>
       </c>
       <c r="L32" t="s">
         <v>96</v>
       </c>
       <c r="M32" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
         <v>232</v>
       </c>
       <c r="P32" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>234</v>
       </c>
       <c r="B33" t="s">
         <v>235</v>
       </c>
       <c r="C33" t="s">
         <v>236</v>
       </c>
       <c r="D33" t="s">
         <v>237</v>
       </c>
       <c r="E33" t="s">