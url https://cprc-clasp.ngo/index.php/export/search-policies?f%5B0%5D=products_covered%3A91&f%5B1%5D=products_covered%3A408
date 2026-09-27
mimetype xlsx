--- v1 (2026-02-03)
+++ v2 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="446">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="453">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -1229,50 +1229,71 @@
     <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=39</t>
   </si>
   <si>
     <t>Requirements on the Minimal Energy Performance Standard and Energy Efficiency Rating Labeling and Inspection of Ice-warm-hot --IWH-- water dispenser</t>
   </si>
   <si>
     <t>The IWH water dispensers of this regulation are those compliant with CNS3910 and contained in list of products requiring inspection by the Bureau of Standards Metrology and Inspection</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/requirements-minimal-energy-performance-standard-and-energy-efficiency-rating-labeling-0</t>
   </si>
   <si>
     <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=44</t>
   </si>
   <si>
     <t>Requirements on the Minimal Energy Performance Standard and Energy Efficiency Rating Labeling and Inspection of Warm-hot --WH--water dispenser</t>
   </si>
   <si>
     <t>The WH water dispensers of this regulation are those compliant with CNS3910 and contained in list of products requiring inspection by the Bureau of Standards Metrology and Inspection</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/requirements-minimal-energy-performance-standard-and-energy-efficiency-rating-labeling-1</t>
   </si>
   <si>
     <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=45</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Sello FIDE No. 4137 - Water Dispensers</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for water dispensers: units for cooling only, or cooling and heating, can be equipped with a refrigerated compartment, for commercial use with water gallon demijohns between 15.14 and 18.90 liters (4-5 gallons), operating voltage of 120V or 127V at a nominal frequency of 60Hz.</t>
   </si>
   <si>
     <t>NOM-015-ENER / NOM-003-SCFI / NMX-J-521/1-ANCE</t>
   </si>
   <si>
     <t>Fideicomiso para el Ahorro de Energía Eléctrica (FIDE) - Trust for Saving Elect…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/sello-fide-no-4137-water-dispensers</t>
   </si>
   <si>
     <t>https://www.fide.org.mx/wp-content/uploads/sello-fide/especificaciones/esp4137_01.pdf</t>
   </si>
   <si>
     <t>Sello FIDE No. 4139</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for LED fixtures for street lighting used in principal roads, highways, primary or secondary streets and pedestrian zones. With LED integrated modules or LED adapted to street lighting fixtures. The LED supply sourcemay have a nominal operating voltage of 120, 127, 220, 240, 254, 277 or 440 volts at a frequency of 60 Hertz.</t>
   </si>
@@ -1729,51 +1750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P73"/>
+  <dimension ref="A1:P74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1038.032" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -4845,472 +4866,520 @@
       <c r="K64" t="s">
         <v>24</v>
       </c>
       <c r="L64"/>
       <c r="M64" t="s">
         <v>139</v>
       </c>
       <c r="N64" t="s">
         <v>38</v>
       </c>
       <c r="O64" t="s">
         <v>393</v>
       </c>
       <c r="P64" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>395</v>
       </c>
       <c r="B65" t="s">
         <v>396</v>
       </c>
       <c r="C65" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="D65" t="s">
-        <v>74</v>
+        <v>262</v>
       </c>
       <c r="E65" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="F65" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G65" t="s">
-        <v>22</v>
+        <v>397</v>
       </c>
       <c r="H65">
-        <v>2007</v>
+        <v>2026</v>
       </c>
       <c r="I65">
-        <v>2012</v>
+        <v>2026</v>
       </c>
       <c r="J65" t="s">
-        <v>359</v>
+        <v>398</v>
       </c>
       <c r="K65" t="s">
         <v>24</v>
       </c>
-      <c r="L65" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L65"/>
       <c r="M65" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="N65" t="s">
         <v>38</v>
       </c>
       <c r="O65" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="P65" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B66" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C66" t="s">
         <v>351</v>
       </c>
       <c r="D66" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="E66" t="s">
         <v>75</v>
       </c>
       <c r="F66" t="s">
         <v>76</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="I66">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="J66" t="s">
-        <v>312</v>
+        <v>359</v>
       </c>
       <c r="K66" t="s">
         <v>24</v>
       </c>
       <c r="L66" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="M66" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="N66" t="s">
         <v>38</v>
       </c>
       <c r="O66" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="P66" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B67" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C67" t="s">
         <v>351</v>
       </c>
       <c r="D67" t="s">
         <v>53</v>
       </c>
       <c r="E67" t="s">
         <v>75</v>
       </c>
       <c r="F67" t="s">
         <v>76</v>
       </c>
       <c r="G67" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H67">
         <v>2013</v>
       </c>
-      <c r="I67"/>
+      <c r="I67">
+        <v>2014</v>
+      </c>
       <c r="J67" t="s">
         <v>312</v>
       </c>
       <c r="K67" t="s">
         <v>24</v>
       </c>
       <c r="L67" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="M67" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="N67" t="s">
         <v>38</v>
       </c>
       <c r="O67" t="s">
-        <v>410</v>
-[...1 lines deleted...]
-      <c r="P67"/>
+        <v>412</v>
+      </c>
+      <c r="P67" t="s">
+        <v>413</v>
+      </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B68" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="C68" t="s">
-        <v>413</v>
+        <v>351</v>
       </c>
       <c r="D68" t="s">
-        <v>414</v>
+        <v>53</v>
       </c>
       <c r="E68" t="s">
         <v>75</v>
       </c>
       <c r="F68" t="s">
         <v>76</v>
       </c>
       <c r="G68" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="H68">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I68"/>
       <c r="J68" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="K68" t="s">
         <v>24</v>
       </c>
-      <c r="L68"/>
+      <c r="L68" t="s">
+        <v>416</v>
+      </c>
       <c r="M68" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="N68" t="s">
         <v>38</v>
       </c>
       <c r="O68" t="s">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="P68" t="s">
         <v>417</v>
       </c>
+      <c r="P68"/>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>418</v>
       </c>
       <c r="B69" t="s">
         <v>419</v>
       </c>
       <c r="C69" t="s">
-        <v>351</v>
+        <v>420</v>
       </c>
       <c r="D69" t="s">
-        <v>53</v>
+        <v>421</v>
       </c>
       <c r="E69" t="s">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="F69" t="s">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="G69" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H69">
         <v>2012</v>
       </c>
-      <c r="I69"/>
+      <c r="I69">
+        <v>2017</v>
+      </c>
       <c r="J69" t="s">
-        <v>359</v>
+        <v>297</v>
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
-      <c r="L69" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L69"/>
       <c r="M69" t="s">
-        <v>353</v>
+        <v>422</v>
       </c>
       <c r="N69" t="s">
         <v>38</v>
       </c>
       <c r="O69" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="P69" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B70" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C70" t="s">
-        <v>122</v>
+        <v>351</v>
       </c>
       <c r="D70" t="s">
         <v>53</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
         <v>21</v>
       </c>
       <c r="G70" t="s">
         <v>54</v>
       </c>
       <c r="H70">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="I70"/>
       <c r="J70" t="s">
-        <v>231</v>
+        <v>359</v>
       </c>
       <c r="K70" t="s">
         <v>24</v>
       </c>
-      <c r="L70"/>
+      <c r="L70" t="s">
+        <v>427</v>
+      </c>
       <c r="M70" t="s">
-        <v>124</v>
+        <v>353</v>
       </c>
       <c r="N70" t="s">
         <v>38</v>
       </c>
       <c r="O70" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="P70" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="B71" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="C71" t="s">
-        <v>208</v>
+        <v>122</v>
       </c>
       <c r="D71" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="E71" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="F71" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G71" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="H71">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I71"/>
       <c r="J71" t="s">
-        <v>329</v>
+        <v>231</v>
       </c>
       <c r="K71" t="s">
         <v>24</v>
       </c>
-      <c r="L71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L71"/>
       <c r="M71" t="s">
-        <v>430</v>
+        <v>124</v>
       </c>
       <c r="N71" t="s">
         <v>38</v>
       </c>
       <c r="O71" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="P71" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B72" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C72" t="s">
-        <v>435</v>
+        <v>208</v>
       </c>
       <c r="D72" t="s">
         <v>74</v>
       </c>
       <c r="E72" t="s">
         <v>75</v>
       </c>
       <c r="F72" t="s">
         <v>76</v>
       </c>
       <c r="G72" t="s">
         <v>22</v>
       </c>
       <c r="H72">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I72">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="J72" t="s">
-        <v>181</v>
+        <v>329</v>
       </c>
       <c r="K72" t="s">
         <v>24</v>
       </c>
-      <c r="L72"/>
+      <c r="L72" t="s">
+        <v>436</v>
+      </c>
       <c r="M72" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="N72" t="s">
         <v>38</v>
       </c>
       <c r="O72" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="P72" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B73" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C73" t="s">
-        <v>208</v>
+        <v>442</v>
       </c>
       <c r="D73" t="s">
-        <v>441</v>
+        <v>74</v>
       </c>
       <c r="E73" t="s">
         <v>75</v>
       </c>
       <c r="F73" t="s">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="G73" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H73">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I73"/>
+        <v>2013</v>
+      </c>
+      <c r="I73">
+        <v>2020</v>
+      </c>
       <c r="J73" t="s">
-        <v>442</v>
+        <v>181</v>
       </c>
       <c r="K73" t="s">
         <v>24</v>
       </c>
       <c r="L73"/>
       <c r="M73" t="s">
         <v>443</v>
       </c>
       <c r="N73" t="s">
         <v>38</v>
       </c>
       <c r="O73" t="s">
         <v>444</v>
       </c>
       <c r="P73" t="s">
         <v>445</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16">
+      <c r="A74" t="s">
+        <v>446</v>
+      </c>
+      <c r="B74" t="s">
+        <v>447</v>
+      </c>
+      <c r="C74" t="s">
+        <v>208</v>
+      </c>
+      <c r="D74" t="s">
+        <v>448</v>
+      </c>
+      <c r="E74" t="s">
+        <v>75</v>
+      </c>
+      <c r="F74" t="s">
+        <v>21</v>
+      </c>
+      <c r="G74" t="s">
+        <v>54</v>
+      </c>
+      <c r="H74">
+        <v>2016</v>
+      </c>
+      <c r="I74"/>
+      <c r="J74" t="s">
+        <v>449</v>
+      </c>
+      <c r="K74" t="s">
+        <v>24</v>
+      </c>
+      <c r="L74"/>
+      <c r="M74" t="s">
+        <v>450</v>
+      </c>
+      <c r="N74" t="s">
+        <v>38</v>
+      </c>
+      <c r="O74" t="s">
+        <v>451</v>
+      </c>
+      <c r="P74" t="s">
+        <v>452</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">