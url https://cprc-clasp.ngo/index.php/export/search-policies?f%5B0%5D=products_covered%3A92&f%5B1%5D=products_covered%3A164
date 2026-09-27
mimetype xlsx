--- v3 (2026-05-21)
+++ v4 (2026-09-27)
@@ -607,65 +607,65 @@
     <t>Taiwan of China</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>Bureau of Energy, Ministry of Economic Affairs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/fluorescent-tubes</t>
   </si>
   <si>
     <t>http://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
-[...7 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb19043-2013-minimum-allowable-values-energy-efficiency-grades-double-capped-fluorescent</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6C0D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GN 11/2017: Energy Efficiency (Labelling of Regulated Machinery) Regulations 2017 - amended by GN No. 137 of 2018</t>
   </si>
   <si>
     <t>This regulation covers the labeling requirements for household refrigerating appliances, household electric ovens, and household dishwashers. The Mauritian label is similar to the EU one. Dealers have to register their appliances with the Energy Efficiency Management Office and affix the energy label on the appliances before putting them on display for sale.</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
     <t>Ovens, Dishwashers, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
@@ -3313,153 +3313,153 @@
       </c>
       <c r="D24" t="s">
         <v>151</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>8</v>
       </c>
       <c r="H24">
         <v>2013</v>
       </c>
       <c r="I24">
         <v>2026</v>
       </c>
       <c r="J24" t="s">
         <v>194</v>
       </c>
       <c r="K24" t="s">
         <v>36</v>
       </c>
-      <c r="L24"/>
+      <c r="L24" t="s">
+        <v>195</v>
+      </c>
       <c r="M24" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="P24" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>192</v>
       </c>
       <c r="B25" t="s">
         <v>193</v>
       </c>
       <c r="C25" t="s">
         <v>99</v>
       </c>
       <c r="D25" t="s">
         <v>151</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>8</v>
       </c>
       <c r="H25">
         <v>2013</v>
       </c>
       <c r="I25">
         <v>2026</v>
       </c>
       <c r="J25" t="s">
         <v>194</v>
       </c>
       <c r="K25" t="s">
         <v>36</v>
       </c>
-      <c r="L25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
         <v>199</v>
       </c>
       <c r="P25" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>200</v>
       </c>
       <c r="B26" t="s">
         <v>201</v>
       </c>
       <c r="C26" t="s">
         <v>99</v>
       </c>
       <c r="D26" t="s">
         <v>53</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2003</v>
       </c>
       <c r="I26">
         <v>2013</v>
       </c>
       <c r="J26" t="s">
         <v>93</v>
       </c>
       <c r="K26" t="s">
         <v>36</v>
       </c>
       <c r="L26" t="s">
         <v>108</v>
       </c>
       <c r="M26" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
         <v>202</v>
       </c>
       <c r="P26" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>204</v>
       </c>
       <c r="B27" t="s">
         <v>205</v>
       </c>
       <c r="C27" t="s">
         <v>206</v>
       </c>
       <c r="D27" t="s">
         <v>207</v>
       </c>
       <c r="E27" t="s">