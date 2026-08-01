--- v0 (2026-02-03)
+++ v1 (2026-08-01)
@@ -1325,50 +1325,53 @@
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400CA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 28379-2012 Minimum allowable values of water efficiency and water efficiency grades for flush valve for water closets</t>
   </si>
   <si>
     <t>This policy covers flush valves for water closets.</t>
   </si>
   <si>
     <t>GB/T 8170-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28379-2012-minimum-allowable-values-water-efficiency-and-water-efficiency-grades-flush</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 30253-2013 Minimum allowable values of energy efficiency and energy efficiency grades for permanent magnet synchronous motors</t>
@@ -1522,53 +1525,50 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB60E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 37484-2019 Minimum allowable values of energy efficiency and energy efficiency grades for precipitators</t>
   </si>
   <si>
     <t>This policy covers precipitators.</t>
   </si>
   <si>
     <t>Air Cleaners</t>
   </si>
   <si>
     <t>GB/T 6719; GB/T 13931; GB 19153; GB/T 32154</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-37484-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBD0E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 38383-2019 The minimum allowable values of the energy, water consumption, and grades for dishwashers</t>
   </si>
   <si>
     <t>This policy covers dishwashers.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB/T 20290-2016; QB/T 1520-2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38383-2019-minimum-allowable-values-energy-water-consumption-and-grades-dishwashers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9A0A4FA998CCD4A5E05397BE0A0AD02D</t>
   </si>
   <si>
     <t>GB 38383-2025 Minimum Allowable Values and Grades of the Energy Efficiency and Water Efficiency for Dishwashers</t>
   </si>
   <si>
     <t>This standard raises energy efficiency and water efficiency for electric dishwashers used at home. It will replace GB38383—2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>GB/T20290—2024
 ,   
                     GB/T23119</t>
   </si>
   <si>
@@ -6719,635 +6719,635 @@
       </c>
       <c r="P76" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>423</v>
       </c>
       <c r="B77" t="s">
         <v>424</v>
       </c>
       <c r="C77" t="s">
         <v>42</v>
       </c>
       <c r="D77" t="s">
         <v>57</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
         <v>21</v>
       </c>
       <c r="G77" t="s">
-        <v>34</v>
+        <v>425</v>
       </c>
       <c r="H77">
         <v>2012</v>
       </c>
       <c r="I77"/>
       <c r="J77" t="s">
         <v>45</v>
       </c>
       <c r="K77" t="s">
         <v>24</v>
       </c>
       <c r="L77" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="M77" t="s">
         <v>397</v>
       </c>
       <c r="N77" t="s">
         <v>27</v>
       </c>
       <c r="O77" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="P77" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B78" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C78" t="s">
         <v>42</v>
       </c>
       <c r="D78" t="s">
         <v>155</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
         <v>21</v>
       </c>
       <c r="G78" t="s">
         <v>34</v>
       </c>
       <c r="H78">
         <v>2020</v>
       </c>
       <c r="I78"/>
       <c r="J78" t="s">
         <v>45</v>
       </c>
       <c r="K78" t="s">
         <v>24</v>
       </c>
       <c r="L78" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="M78" t="s">
         <v>397</v>
       </c>
       <c r="N78" t="s">
         <v>27</v>
       </c>
       <c r="O78" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="P78" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B79" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C79" t="s">
         <v>42</v>
       </c>
       <c r="D79" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="F79" t="s">
         <v>21</v>
       </c>
       <c r="G79" t="s">
         <v>34</v>
       </c>
       <c r="H79">
         <v>2014</v>
       </c>
       <c r="I79"/>
       <c r="J79" t="s">
         <v>190</v>
       </c>
       <c r="K79" t="s">
         <v>24</v>
       </c>
       <c r="L79" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="M79" t="s">
         <v>397</v>
       </c>
       <c r="N79" t="s">
         <v>27</v>
       </c>
       <c r="O79" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="P79" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B80" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C80" t="s">
         <v>42</v>
       </c>
       <c r="D80" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
         <v>21</v>
       </c>
       <c r="G80" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="H80" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="I80">
         <v>2024</v>
       </c>
       <c r="J80" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="K80" t="s">
         <v>24</v>
       </c>
       <c r="L80"/>
       <c r="M80" t="s">
         <v>397</v>
       </c>
       <c r="N80" t="s">
         <v>27</v>
       </c>
       <c r="O80" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="P80" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B81" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C81" t="s">
         <v>42</v>
       </c>
       <c r="D81" t="s">
         <v>314</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
         <v>21</v>
       </c>
       <c r="G81" t="s">
         <v>34</v>
       </c>
       <c r="H81">
         <v>2014</v>
       </c>
       <c r="I81"/>
       <c r="J81" t="s">
         <v>190</v>
       </c>
       <c r="K81" t="s">
         <v>24</v>
       </c>
       <c r="L81" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="M81" t="s">
         <v>397</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="P81" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B82" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C82" t="s">
         <v>42</v>
       </c>
       <c r="D82" t="s">
         <v>69</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
       <c r="F82" t="s">
         <v>21</v>
       </c>
       <c r="G82" t="s">
         <v>22</v>
       </c>
       <c r="H82">
         <v>2014</v>
       </c>
       <c r="I82">
         <v>2020</v>
       </c>
       <c r="J82" t="s">
         <v>190</v>
       </c>
       <c r="K82" t="s">
         <v>71</v>
       </c>
       <c r="L82" t="s">
         <v>411</v>
       </c>
       <c r="M82" t="s">
         <v>72</v>
       </c>
       <c r="N82" t="s">
         <v>73</v>
       </c>
       <c r="O82" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="P82" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B83" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C83" t="s">
         <v>42</v>
       </c>
       <c r="D83" t="s">
         <v>198</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
       <c r="F83" t="s">
         <v>21</v>
       </c>
       <c r="G83" t="s">
         <v>22</v>
       </c>
       <c r="H83">
         <v>2005</v>
       </c>
       <c r="I83">
         <v>2016</v>
       </c>
       <c r="J83" t="s">
         <v>190</v>
       </c>
       <c r="K83" t="s">
         <v>24</v>
       </c>
       <c r="L83" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="M83" t="s">
         <v>397</v>
       </c>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="P83" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B84" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C84" t="s">
         <v>42</v>
       </c>
       <c r="D84" t="s">
         <v>198</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
       <c r="F84" t="s">
         <v>21</v>
       </c>
       <c r="G84" t="s">
         <v>22</v>
       </c>
       <c r="H84">
         <v>2005</v>
       </c>
       <c r="I84">
         <v>2017</v>
       </c>
       <c r="J84" t="s">
         <v>190</v>
       </c>
       <c r="K84" t="s">
         <v>24</v>
       </c>
       <c r="L84" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="M84" t="s">
         <v>397</v>
       </c>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="P84" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B85" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C85" t="s">
         <v>42</v>
       </c>
       <c r="D85" t="s">
         <v>155</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
         <v>21</v>
       </c>
       <c r="G85" t="s">
         <v>34</v>
       </c>
       <c r="H85">
         <v>2017</v>
       </c>
       <c r="I85"/>
       <c r="J85" t="s">
         <v>190</v>
       </c>
       <c r="K85" t="s">
         <v>24</v>
       </c>
       <c r="L85" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="M85" t="s">
         <v>397</v>
       </c>
       <c r="N85" t="s">
         <v>27</v>
       </c>
       <c r="O85" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="P85" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B86" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C86" t="s">
         <v>42</v>
       </c>
       <c r="D86" t="s">
         <v>270</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
       <c r="F86" t="s">
         <v>21</v>
       </c>
       <c r="G86" t="s">
         <v>22</v>
       </c>
       <c r="H86">
         <v>2017</v>
       </c>
       <c r="I86">
         <v>2021</v>
       </c>
       <c r="J86" t="s">
         <v>35</v>
       </c>
       <c r="K86" t="s">
         <v>71</v>
       </c>
       <c r="L86" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="M86" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="N86" t="s">
         <v>73</v>
       </c>
       <c r="O86" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="P86" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B87" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C87" t="s">
         <v>42</v>
       </c>
       <c r="D87" t="s">
         <v>198</v>
       </c>
       <c r="E87" t="s">
         <v>20</v>
       </c>
       <c r="F87" t="s">
         <v>21</v>
       </c>
       <c r="G87" t="s">
         <v>34</v>
       </c>
       <c r="H87">
         <v>2020</v>
       </c>
       <c r="I87"/>
       <c r="J87" t="s">
         <v>45</v>
       </c>
       <c r="K87" t="s">
         <v>24</v>
       </c>
       <c r="L87" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="M87" t="s">
         <v>397</v>
       </c>
       <c r="N87" t="s">
         <v>27</v>
       </c>
       <c r="O87" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="P87" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B88" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C88" t="s">
         <v>42</v>
       </c>
       <c r="D88" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
         <v>21</v>
       </c>
       <c r="G88" t="s">
         <v>34</v>
       </c>
       <c r="H88">
         <v>2020</v>
       </c>
       <c r="I88"/>
       <c r="J88" t="s">
         <v>45</v>
       </c>
       <c r="K88" t="s">
         <v>24</v>
       </c>
       <c r="L88" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="M88" t="s">
         <v>397</v>
       </c>
       <c r="N88" t="s">
         <v>27</v>
       </c>
       <c r="O88" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="P88" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B89" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C89" t="s">
         <v>42</v>
       </c>
       <c r="D89" t="s">
         <v>115</v>
       </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
       <c r="F89" t="s">
         <v>21</v>
       </c>
       <c r="G89" t="s">
-        <v>490</v>
+        <v>425</v>
       </c>
       <c r="H89">
         <v>2021</v>
       </c>
       <c r="I89"/>
       <c r="J89" t="s">
         <v>45</v>
       </c>
       <c r="K89" t="s">
         <v>103</v>
       </c>
       <c r="L89" t="s">
         <v>491</v>
       </c>
       <c r="M89" t="s">
         <v>397</v>
       </c>
       <c r="N89" t="s">
         <v>104</v>
       </c>
       <c r="O89" t="s">
         <v>492</v>
       </c>
       <c r="P89" t="s">
         <v>493</v>
@@ -8523,51 +8523,51 @@
       </c>
       <c r="P113" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>634</v>
       </c>
       <c r="B114" t="s">
         <v>635</v>
       </c>
       <c r="C114" t="s">
         <v>636</v>
       </c>
       <c r="D114" t="s">
         <v>314</v>
       </c>
       <c r="E114" t="s">
         <v>20</v>
       </c>
       <c r="F114" t="s">
         <v>21</v>
       </c>
       <c r="G114" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="H114">
         <v>2018</v>
       </c>
       <c r="I114"/>
       <c r="J114" t="s">
         <v>300</v>
       </c>
       <c r="K114" t="s">
         <v>24</v>
       </c>
       <c r="L114" t="s">
         <v>637</v>
       </c>
       <c r="M114" t="s">
         <v>638</v>
       </c>
       <c r="N114" t="s">
         <v>27</v>
       </c>
       <c r="O114" t="s">
         <v>639</v>
       </c>
       <c r="P114" t="s">
         <v>640</v>
@@ -9487,51 +9487,51 @@
       </c>
       <c r="P133" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>757</v>
       </c>
       <c r="B134" t="s">
         <v>758</v>
       </c>
       <c r="C134" t="s">
         <v>742</v>
       </c>
       <c r="D134" t="s">
         <v>759</v>
       </c>
       <c r="E134" t="s">
         <v>20</v>
       </c>
       <c r="F134" t="s">
         <v>21</v>
       </c>
       <c r="G134" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="H134">
         <v>2021</v>
       </c>
       <c r="I134"/>
       <c r="J134" t="s">
         <v>652</v>
       </c>
       <c r="K134" t="s">
         <v>24</v>
       </c>
       <c r="L134" t="s">
         <v>760</v>
       </c>
       <c r="M134" t="s">
         <v>744</v>
       </c>
       <c r="N134" t="s">
         <v>27</v>
       </c>
       <c r="O134" t="s">
         <v>761</v>
       </c>
       <c r="P134" t="s">
         <v>762</v>
@@ -9624,51 +9624,51 @@
       </c>
       <c r="M136" t="s">
         <v>768</v>
       </c>
       <c r="N136" t="s">
         <v>27</v>
       </c>
       <c r="O136" t="s">
         <v>774</v>
       </c>
       <c r="P136" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>776</v>
       </c>
       <c r="B137" t="s">
         <v>777</v>
       </c>
       <c r="C137" t="s">
         <v>88</v>
       </c>
       <c r="D137" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E137" t="s">
         <v>20</v>
       </c>
       <c r="F137" t="s">
         <v>21</v>
       </c>
       <c r="G137" t="s">
         <v>34</v>
       </c>
       <c r="H137">
         <v>2021</v>
       </c>
       <c r="I137"/>
       <c r="J137" t="s">
         <v>90</v>
       </c>
       <c r="K137" t="s">
         <v>24</v>
       </c>
       <c r="L137"/>
       <c r="M137"/>
       <c r="N137" t="s">
         <v>27</v>
       </c>