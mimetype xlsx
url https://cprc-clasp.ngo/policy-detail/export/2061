--- v1 (2025-12-25)
+++ v2 (2026-06-09)
@@ -77,61 +77,61 @@
   <si>
     <t>Products Covered</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Requirements</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Scope</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Air Conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>All energy-using product shall meet the Minimum Energy Performance Standard (MEPS) rating of 2-star as stated in the Energy Efficiency and Conservation Regulation 2024.
 Energy Efficiency Rating:</t>
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
-    <t>Fri, 12/05/2025 - 20:21</t>
+    <t>Tue, 05/05/2026 - 20:03</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)  ( https://www.st.gov.my/ )</t>
   </si>
@@ -485,51 +485,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="120.256" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="123.827" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="199.237" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="170.958" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="109.545" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>