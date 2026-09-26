--- v0 (2026-08-25)
+++ v1 (2026-09-26)
@@ -74,114 +74,114 @@
   <si>
     <t>Policy Type</t>
   </si>
   <si>
     <t>Products Covered</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Requirements</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Scope</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
-    <t>Resolution CGIEE No. 2, of June 25, 2026</t>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
   </si>
   <si>
     <t>RESOLUÇÃO CGIEE Nº 2, DE 25 DE JUNHO DE 2026</t>
   </si>
   <si>
     <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Dates for the start of use of the respective limit luminous efficacy values ​​(  h  limit) for calculating the minimum energy efficiency indices.
 01/01/2028
 120 lm/W
 01/01/2030
 140 lm/W
 Deadlines for manufacturing, importing or marketing in the country.
 Manufacturing and Importing
 Step 1: 31/12/2027
 Step 2: 31/12/2029
 Marketing by Manufacturers and Importers
 Step 1: 30/06/2028
 Step 2: 30/06/2030
 Marketing by Wholesalers and Retailers
 Step 1: 30/06/2029
 Step 2: 30/06/2031
  </t>
   </si>
   <si>
     <t>Americas</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>Mon, 08/24/2026 - 20:18</t>
+    <t>Wed, 09/09/2026 - 21:23</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>Published, New</t>
   </si>
   <si>
     <t>August 2026</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>Indoor Luminaires, Non-Directional lamps</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>CGIEE  ( https://www.gov.br/mme/pt-br/assuntos/secretarias/sntep/quem-e-quem/setor-publico-1/cgiee )</t>
   </si>
   <si>
     <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026</t>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -493,70 +493,70 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="185.098" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="172.101" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="119.114" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="153.248" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="142.679" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">