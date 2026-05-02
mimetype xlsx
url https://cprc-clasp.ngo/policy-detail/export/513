--- v1 (2025-12-14)
+++ v2 (2026-05-02)
@@ -86,51 +86,51 @@
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Scope</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>2011-330-EU: Commission Decision of 6 June 2011 on establishing the ecological criteria for the award of the EU Ecolabel for notebook computers</t>
   </si>
   <si>
     <t>http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32011D0330</t>
   </si>
   <si>
     <t>Europe</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
-    <t>Tue, 11/04/2025 - 21:09</t>
+    <t>Mon, 03/30/2026 - 14:02</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>December 2018</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>Computers</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>European Commission - DG Environment  ( http://ec.europa.eu/environment/ecolabel/index_en.htm )</t>
   </si>