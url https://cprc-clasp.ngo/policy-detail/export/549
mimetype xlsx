--- v0 (2025-12-13)
+++ v1 (2026-04-10)
@@ -89,51 +89,51 @@
   <si>
     <t>Scope</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers, amending Commission Regulation (EU) 2023/826, and repealing Commission Regulation (EU) No 932/2012</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Europe</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
-    <t>Fri, 05/02/2025 - 09:26</t>
+    <t>Mon, 03/30/2026 - 13:54</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>February 2024</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise  ( http://ec.europa.eu/energy/en/topics/energy-efficiency/energy-efficient-products----http://ec.europa.eu/enterprise/policies/sustainable-business/ecodesign/index_en.htm )</t>
   </si>