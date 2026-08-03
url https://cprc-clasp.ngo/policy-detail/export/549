--- v1 (2026-04-10)
+++ v2 (2026-08-03)
@@ -89,60 +89,60 @@
   <si>
     <t>Scope</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers, amending Commission Regulation (EU) 2023/826, and repealing Commission Regulation (EU) No 932/2012</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Europe</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
-    <t>Mon, 03/30/2026 - 13:54</t>
+    <t>Thu, 07/30/2026 - 09:30</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
-    <t>Entered into force, New</t>
-[...2 lines deleted...]
-    <t>February 2024</t>
+    <t>Entered into force</t>
+  </si>
+  <si>
+    <t>July 2026</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise  ( http://ec.europa.eu/energy/en/topics/energy-efficiency/energy-efficient-products----http://ec.europa.eu/enterprise/policies/sustainable-business/ecodesign/index_en.htm )</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
 </sst>
 </file>
@@ -485,51 +485,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="240.513" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="358.484" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="109.545" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="287.787" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="268.934" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="136.681" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>