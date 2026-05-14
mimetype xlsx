--- v1 (2025-11-05)
+++ v2 (2026-05-14)
@@ -90,57 +90,57 @@
     <t>Scope</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>GB 12021.4-2013 The maximum allowable values of the energy water consumption and grades for household electric washing machines</t>
   </si>
   <si>
     <t>GB 12021.4-2013 The maximum allowable values of the energy water consumption and grades for household electric washing machines
 电动洗衣机能效水效限定值及等级</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6BED3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>Asia and Pacific</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>Tue, 11/04/2025 - 21:09</t>
+    <t>Thu, 04/30/2026 - 23:16</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
-    <t>Entered into force, Revised</t>
+    <t>Entered into force, Revised, To Be Superseded</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>Washing Machines</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>National Development and Reform Commission (NDRC); and State Administration for Market Regulation (SAMR)  ( http://www.ndrc.gov.cn/ )</t>
   </si>
   <si>
     <t>Applies to household electric washing machines with washing capacity no larger than 13kg. Does NOT apply to washing machines with rated wash capacity below 1.0kg or single tub washing machines without centrifugal drying functions; Does NOT apply to agitator-type washing machines. For washing and drying machines; only washing functions will be assessed.</t>
   </si>
   <si>
     <t>GB/T 4288 2008 GB 12021.4-2013</t>
   </si>
@@ -488,51 +488,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="150.963" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="150.963" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="94.263" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="157.961" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="418.755" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="139.109" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>